--- v0 (2026-03-07)
+++ v1 (2026-05-10)
@@ -212,92 +212,92 @@
                                 <w:u w:val="single"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00512D9A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Verteilung </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:u w:val="single"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>Dokument</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="610A1386" w14:textId="77777777" w:rsidR="00D945DC" w:rsidRPr="00512D9A" w:rsidRDefault="00D945DC" w:rsidP="00D945DC">
+                          <w:p w14:paraId="610A1386" w14:textId="5DCE3D2C" w:rsidR="00D945DC" w:rsidRPr="00512D9A" w:rsidRDefault="00D945DC" w:rsidP="00D945DC">
                             <w:pPr>
                               <w:pStyle w:val="StandardWeb"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="37"/>
                               </w:numPr>
                               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                               <w:ind w:left="142" w:hanging="142"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00512D9A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
-                              <w:t>Original an Sekretariat zum Scannen</w:t>
+                              <w:t>Original</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="009E53F8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
-                              <w:t>,</w:t>
+                              <w:t>: An Leistungskoordination, anschliessend</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00512D9A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> anschliessend an amb</w:t>
+                              <w:t xml:space="preserve"> an amb</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>./</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00512D9A">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="de-DE"/>
                               </w:rPr>
                               <w:t>stat</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:val="de-DE"/>
@@ -366,128 +366,132 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0DCBFB86" id="Textfeld 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:314.3pt;margin-top:-71.9pt;width:188.4pt;height:45.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtySs5NgIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5zvtUacIkuRYUDQ&#10;FkiHnhVZio3KoiYpsbNfP0p2PtrtNPQiUyL1RD4+enbXVIochHUl6IwOen1KhOaQl3qX0Z/Pqy83&#10;lDjPdM4UaJHRo3D0bv7506w2qRhCASoXliCIdmltMlp4b9IkcbwQFXM9MEKjU4KtmMet3SW5ZTWi&#10;VyoZ9vvTpAabGwtcOIen962TziO+lIL7Rymd8ERlFHPzcbVx3YY1mc9YurPMFCXv0mD/kUXFSo2P&#10;nqHumWdkb8u/oKqSW3AgfY9DlYCUJRexBqxm0H9XzaZgRsRakBxnzjS5j4PlD4eNebLEN9+gwQYG&#10;QmrjUoeHoZ5G2ip8MVOCfqTweKZNNJ5wPByObofTG3Rx9E2+DgejSYBJLreNdf67gIoEI6MW2xLZ&#10;Yoe1823oKSQ85kCV+apUKm6CFMRSWXJg2ETlY44I/iZKaVJndDqa9CPwG1+APt/fKsZfu/SuohBP&#10;acz5UnuwfLNtOkK2kB+RJwuthJzhqxJx18z5J2ZRM1g/zoF/xEUqwGSgsygpwP7+13mIx1ail5Ia&#10;NZhR92vPrKBE/dDY5NvBeBxEGzdjZBY39tqzvfbofbUEZGiAE2d4NEO8VydTWqhecFwW4VV0Mc3x&#10;7Yz6k7n07WTguHGxWMQglKlhfq03hgfo0JHA53Pzwqzp+ulRCQ9wUitL37W1jQ03NSz2HmQZex4I&#10;blnteEeJR9V04xhm6Hofoy4/jfkfAAAA//8DAFBLAwQUAAYACAAAACEA6AgzP+AAAAANAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Fq7rxBCnApQYcOKgli78dS2iMdR7Kbh73FX&#10;sJyZozvn1tvJd2zEIbpAEhZzAQypDdqRkfD58TIrgcWkSKsuEEr4wQjb5vqqVpUOZ3rHcZ8MyyEU&#10;KyXBptRXnMfWoldxHnqkfDuGwauUx8FwPahzDvcdXwpRcK8c5Q9W9fhssf3en7yE3ZO5N22pBrsr&#10;tXPj9HV8M69S3t5Mjw/AEk7pD4aLflaHJjsdwol0ZJ2EYlkWGZUwW6xXucQFEWKzBnbIu83qDnhT&#10;8/8tml8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALckrOTYCAAB8BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6AgzP+AAAAANAQAADwAAAAAA&#10;AAAAAAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="0DCBFB86" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textfeld 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:314.3pt;margin-top:-71.9pt;width:188.4pt;height:45.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDg4g8VOAIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5zvtUGcIkuRYUDR&#10;FkiHnhVZioXJoiYpsbNfP0p2PtrtNOwiUyL1RD4+en7XVJochPMKTE4HvT4lwnAolNnl9PvL+tMN&#10;JT4wUzANRuT0KDy9W3z8MK/tTAyhBF0IRxDE+Fltc1qGYGdZ5nkpKuZ7YIVBpwRXsYBbt8sKx2pE&#10;r3Q27PenWQ2usA648B5P71snXSR8KQUPT1J6EYjOKeYW0urSuo1rtpiz2c4xWyrepcH+IYuKKYOP&#10;nqHuWWBk79QfUJXiDjzI0ONQZSCl4iLVgNUM+u+q2ZTMilQLkuPtmSb//2D542Fjnx0JzRdosIGR&#10;kNr6mcfDWE8jXRW/mClBP1J4PNMmmkA4Hg5Ht8PpDbo4+iafh4PRJMJkl9vW+fBVQEWikVOHbUls&#10;scODD23oKSQ+5kGrYq20TpsoBbHSjhwYNlGHlCOCv4nShtQ5nY4m/QT8xhehz/e3mvEfXXpXUYin&#10;DeZ8qT1aodk2RBVXvGyhOCJdDlolecvXCuEfmA/PzKF0kAYch/CEi9SAOUFnUVKC+/W38xiPHUUv&#10;JTVKMaf+5545QYn+ZrDXt4PxOGo3bcZIMG7ctWd77TH7agVI1AAHz/JkxvigT6Z0UL3i1Czjq+hi&#10;huPbOQ0ncxXaAcGp42K5TEGoVsvCg9lYHqFjYyKtL80rc7Zra0BBPMJJtGz2rrttbLxpYLkPIFVq&#10;feS5ZbWjH5WexNNNZRyl632Kuvw7Fr8BAAD//wMAUEsDBBQABgAIAAAAIQDoCDM/4AAAAA0BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWruvEEKcClBhw4qCWLvx1LaIx1HspuHv&#10;cVewnJmjO+fW28l3bMQhukASFnMBDKkN2pGR8PnxMiuBxaRIqy4QSvjBCNvm+qpWlQ5nesdxnwzL&#10;IRQrJcGm1Fecx9aiV3EeeqR8O4bBq5THwXA9qHMO9x1fClFwrxzlD1b1+Gyx/d6fvITdk7k3bakG&#10;uyu1c+P0dXwzr1Le3kyPD8ASTukPhot+VocmOx3CiXRknYRiWRYZlTBbrFe5xAURYrMGdsi7zeoO&#10;eFPz/y2aXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDg4g8VOAIAAIMEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDoCDM/4AAAAA0BAAAPAAAA&#10;AAAAAAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3CA3553F" w14:textId="77777777" w:rsidR="00D945DC" w:rsidRPr="00512D9A" w:rsidRDefault="00D945DC" w:rsidP="00D945DC">
                       <w:pPr>
                         <w:pStyle w:val="StandardWeb"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00512D9A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Verteilung </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:u w:val="single"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t>Dokument</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="610A1386" w14:textId="77777777" w:rsidR="00D945DC" w:rsidRPr="00512D9A" w:rsidRDefault="00D945DC" w:rsidP="00D945DC">
+                    <w:p w14:paraId="610A1386" w14:textId="5DCE3D2C" w:rsidR="00D945DC" w:rsidRPr="00512D9A" w:rsidRDefault="00D945DC" w:rsidP="00D945DC">
                       <w:pPr>
                         <w:pStyle w:val="StandardWeb"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="37"/>
                         </w:numPr>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         <w:ind w:left="142" w:hanging="142"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00512D9A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
-                        <w:t>Original an Sekretariat zum Scannen</w:t>
+                        <w:t>Original</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="009E53F8">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
-                        <w:t>,</w:t>
+                        <w:t>: An Leistungskoordination, anschliessend</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00512D9A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> anschliessend an amb</w:t>
+                        <w:t xml:space="preserve"> an amb</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t>./</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00512D9A">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="de-DE"/>
                         </w:rPr>
                         <w:t>stat</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:val="de-DE"/>
@@ -599,60 +603,52 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Aufklärung und </w:t>
       </w:r>
       <w:r w:rsidR="00536493" w:rsidRPr="00536493">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Einverständniserklärung</w:t>
       </w:r>
       <w:r w:rsidR="0090069A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E26BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">zur Kostenübernahme von </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>zur Kostenübernahme von Lipiodol</w:t>
+      </w:r>
       <w:r w:rsidR="001E26BF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E26EE0" w14:textId="77777777" w:rsidR="00DB1EC7" w:rsidRDefault="00DB1EC7" w:rsidP="00536493">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47D03794" w14:textId="77777777" w:rsidR="00DB1EC7" w:rsidRDefault="00DB1EC7" w:rsidP="00536493">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
@@ -685,98 +681,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB054FB" w14:textId="77777777" w:rsidR="00567685" w:rsidRDefault="00567685" w:rsidP="00536493">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23B90C42" w14:textId="4028284A" w:rsidR="001E26BF" w:rsidRPr="00425017" w:rsidRDefault="001E26BF" w:rsidP="001E26BF">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E26BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Lipiodol</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">® ist </w:t>
+        <w:t xml:space="preserve">Lipiodol® ist </w:t>
       </w:r>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">von der Swissmedic für diese Untersuchung nicht zugelassen worden, darum ist diese Anwendung «off-label </w:t>
-[...19 lines deleted...]
-        <w:t>» (siehe Patienteninformation</w:t>
+        <w:t>von der Swissmedic für diese Untersuchung nicht zugelassen worden, darum ist diese Anwendung «off-label use» (siehe Patienteninformation</w:t>
       </w:r>
       <w:r w:rsidR="00425017" w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>, Seite 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D18091C" w14:textId="1D623EC7" w:rsidR="001E26BF" w:rsidRPr="00425017" w:rsidRDefault="001E26BF" w:rsidP="001E26BF">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
@@ -810,71 +775,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> übernommen. Die</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E22356F" w14:textId="77777777" w:rsidR="001E26BF" w:rsidRPr="001E26BF" w:rsidRDefault="001E26BF" w:rsidP="001E26BF">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anwendung von </w:t>
-[...19 lines deleted...]
-        <w:t>® wird Ihnen daher</w:t>
+        <w:t>Anwendung von Lipiodol® wird Ihnen daher</w:t>
       </w:r>
       <w:r w:rsidRPr="001E26BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> direkt in Rechnung gestellt das heisst für Sie, dass Sie die</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3168E15B" w14:textId="6A2B7CA0" w:rsidR="001E26BF" w:rsidRPr="001E26BF" w:rsidRDefault="001E26BF" w:rsidP="001E26BF">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E26BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1051,51 +996,51 @@
     </w:p>
     <w:p w14:paraId="0ECB1BA8" w14:textId="77777777" w:rsidR="00DB1EC7" w:rsidRDefault="00DB1EC7" w:rsidP="00536493">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20F0BA39" w14:textId="77777777" w:rsidR="001E26BF" w:rsidRDefault="001E26BF" w:rsidP="00536493">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E24ED67" w14:textId="7FEDE8FE" w:rsidR="00DB1EC7" w:rsidRDefault="00CA067A" w:rsidP="001E26BF">
+    <w:p w14:paraId="4E24ED67" w14:textId="7FEDE8FE" w:rsidR="00DB1EC7" w:rsidRDefault="009E53F8" w:rsidP="001E26BF">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:id w:val="-270315231"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -1114,71 +1059,51 @@
       <w:r w:rsidR="004A5A71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E26BF" w:rsidRPr="001E26BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Durchführung Chrompertubation </w:t>
       </w:r>
       <w:r w:rsidR="001E26BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">mit </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">® 1 Amp.: </w:t>
+        <w:t xml:space="preserve">mit Lipiodol® 1 Amp.: </w:t>
       </w:r>
       <w:r w:rsidR="004E2A4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">CHF </w:t>
       </w:r>
       <w:r w:rsidR="001E26BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>426.70</w:t>
       </w:r>
       <w:r w:rsidR="001E26BF" w:rsidRPr="001E26BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
@@ -1989,862 +1914,450 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="04215CFC" w14:textId="77777777" w:rsidR="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Patienteninformation </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00425017">
+        <w:t>Patienteninformation Lipiodol®</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327F5869" w14:textId="77777777" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Lipiodol</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EF8CFEB" w14:textId="77777777" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00425017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Ein unerfüllter Kinderwunsch (Sterilität) kann verschiedene Ursachen haben. Eine gestörte Eileiterfunktion ist eine der häufigsten Ursachen und in ca. 10-15% verantwortlich. Ob dies im einzelnen Fall (einer der) Gründe ist, kann nicht immer sicher gesagt werden. Es bestehen gute Möglichkeiten, die Eileiterdurchgängigkeit zu prüfen (Chrompertubation, Hysterosalpingographie, Hysterokontrastsonographie). Hier kann allerdings nur eine Aussage über deren Durchlässigkeit, nicht aber über die Funktionsfähigkeit der Flimmerzellen gemacht werden. Diese kleiden die Eileiter aus und transportieren im Normalfall die Eizelle in die Gebärmutterhöhle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03146054" w14:textId="77777777" w:rsidR="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4D2FD4" w14:textId="5A6F837E" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>®</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="327F5869" w14:textId="77777777" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      </w:pPr>
+      <w:r w:rsidRPr="00425017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Lipiodol®</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E30C076" w14:textId="77777777" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00425017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lipiodol® ist ein öl-basiertes iodhaltiges Kontrastmittel und schon seit Anfang des letzten Jahrhunderts im medizinischen Einsatz. Insbesondere in den letzten 20 Jahren gab es gut untersuchte Studien, die bei der Anwendung von Lipiodol® bei der Eileiterdurchgängigkeitsprüfung einen therapeutischen Effekt mit Verbesserung der Fertilität zeigten. So konnte in prospektiv randomisierten Untersuchungen nachgewiesen werden, dass die Schwangerschafts- und Geburtsrate um 10% verbessert wurden: 39.7% der Frauen wurden mit Lipiodol® gegenüber 29.1% mit einer Standard-Eileiterdurchspülung schwanger [1]. Bei Patientinnen mit Nachweis einer Endometriose verbesserte sich die Geburtenrate sogar um das </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00425017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>3.7 Fache</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00425017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [2].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321C7E82" w14:textId="77777777" w:rsidR="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F54772A" w14:textId="57A36312" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00425017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Wie genau die Lipiodol®-Anwendung die Fertilität verbessert, ist nicht abschliessend geklärt. Drei unterschiedliche Mechanismen werden hauptsächlich diskutiert: Erstens einen immunmodulatorischer Effekt in der Gebärmutter- und Bauchhöhle, zweitens eine Fertilitätsverbesserung durch eine lokale Iod-Aufnahme im Eierstock und in der Gebärmutterschleimhaut, sowie drittens eine Behebung von allfälligen kleinsten Verklebungen im Eileiter und den Flimmerzellen [3, 4].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A400523" w14:textId="77777777" w:rsidR="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566C4951" w14:textId="3FC02B0A" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0EF8CFEB" w14:textId="77777777" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:r w:rsidRPr="00425017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Risiken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13459812" w14:textId="77777777" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ein unerfüllter Kinderwunsch (Sterilität) kann verschiedene Ursachen haben. Eine gestörte Eileiterfunktion ist eine der häufigsten Ursachen und in ca. 10-15% verantwortlich. Ob dies im einzelnen Fall (einer der) Gründe ist, kann nicht immer sicher gesagt werden. Es bestehen gute Möglichkeiten, die Eileiterdurchgängigkeit zu prüfen (Chrompertubation, </w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="03146054" w14:textId="77777777" w:rsidR="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+        <w:t>Da Lipiodol® ein iodhaltiges Kontrastmittel ist, darf es bei Personen mit manifester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE7B6BD" w14:textId="77777777" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7A4D2FD4" w14:textId="5A6F837E" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:r w:rsidRPr="00425017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Schilddrüsenüberfunktion oder einer Kontrastmittelallergie nicht eingesetzt werden. Als weitere Komplikation wurde in der Literatur das Auftreten von Fettembolien beschrieben. Zur Risikoreduktion führen wir, wenn immer möglich, zuerst eine Durchgängigkeitsprüfung zum Nachweis von offenen Eileitern durch und applizieren die Lösung, wie von der U.S. food and drug administration (FDA) empfohlen, unter möglichst tiefem Druck in die Gebärmutterhöhle. Sollten Sie unter einer relevanten Lungen- oder Herzerkrankung leiden, wird von der Lipiodol®-anwendung abgeraten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3999AD8A" w14:textId="77777777" w:rsidR="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275A6673" w14:textId="3A4D1133" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Lipiodol</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Zulassung (off-label use)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521911EF" w14:textId="77777777" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00425017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Es gehört zu unserer Sorgfaltspflicht, Sie darüber zu informieren, dass Lipiodol® von der Swissmedic für diese Untersuchung nicht zugelassen worden ist. Die FDA hat Lipiodol® zur Eileiterdurchspülung als Kontrastmittel bei der Durchleuchtung zugelassen. Für die Absicht, die Fertilität zu verbessern, existiert nirgends eine offizielle Zulassung. Dies ist jedoch nicht gleichzusetzen mit der Bedeutung, dass kein Therapie-Effekt nachgewiesen werden kann. Der Umstand, dass es für dieses spezielle Einsatzgebiet (noch) nicht genehmigt ist, kann verschiedene Gründe haben. Mitunter können Vermarktungskosten eine Rolle spielen. Die Anwendung ausserhalb der Zulassung wird «off-label use» genannt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB558B2" w14:textId="77777777" w:rsidR="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D1D498" w14:textId="1511ECC7" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>®</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E30C076" w14:textId="77777777" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+      </w:pPr>
+      <w:r w:rsidRPr="00425017">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Kosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD58BBB" w14:textId="77777777" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>Lipiodol</w:t>
-[...72 lines deleted...]
-    <w:p w14:paraId="321C7E82" w14:textId="77777777" w:rsidR="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+        <w:t>Die fehlende Zulassung bedeutet leider, dass die Kosten von der Grundversicherung nicht übernommen werden. Das heisst, die Kosten für Lipiodol® werden separat berechnet und vollumfänglich Ihnen in Rechnung gestellt. Diese betragen zum aktuellen Zeitpunkt 426.70 CHF und müssen VOR der Behandlung beglichen werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B747DF" w14:textId="77777777" w:rsidR="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F54772A" w14:textId="57A36312" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+    <w:p w14:paraId="4D5E6DD5" w14:textId="13EEBC37" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="4A400523" w14:textId="77777777" w:rsidR="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Einverständnis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA8699C" w14:textId="77777777" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...485 lines deleted...]
-        <w:t>® bei Ihnen anwenden, überlassen wir natürlich Ihnen und bitten Sie, uns diese im Vorfeld des Eingriffs mitzuteilen.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>In Zusammenschau der aktuellen Datenlage besteht aus unserer Sicht ein klarer positiver Nutzen in der Anwendung von Lipiodol® zur Verbesserung der Schwangerschaftsraten. Unserer Meinung nach überwiegt dieser gegenüber dem Risiko von schweren Komplikationen, bei einer vorsichtigen Anwendung und Ausschluss von Risikopatientinnen. Die obengenannten Kosten müssen wir leider Ihnen übergeben. Die Entscheidung, ob wir Lipiodol® bei Ihnen anwenden, überlassen wir natürlich Ihnen und bitten Sie, uns diese im Vorfeld des Eingriffs mitzuteilen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E8485B" w14:textId="77777777" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Sollten noch weitere Fragen und Unklarheiten bestehen, geben wir gerne Auskunft.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D93417" w14:textId="77777777" w:rsidR="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
@@ -2883,686 +2396,126 @@
         <w:t>Referenzen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A3BD331" w14:textId="444C2674" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>K. Dreyer et al., Oil-</w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> in Infertile Women. N Engl J Med 2017.</w:t>
+        <w:t>K. Dreyer et al., Oil-Based or Water-Based Contrast for Hysterosalpingography in Infertile Women. N Engl J Med 2017.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4421DC50" w14:textId="5119A3FC" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>N. P. Johnson et al., The FLUSH trial--</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve"> 2004</w:t>
+        <w:t>N. P. Johnson et al., The FLUSH trial--flushing with lipiodol for unexplained (and endometriosis-related) subfertility by hysterosalpingography: a randomized trial. Hum Reprod 2004</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03BA0F6F" w14:textId="77777777" w:rsidR="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">R. B. Maksym et al., </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> Med 2021</w:t>
+        <w:t>R. B. Maksym et al., Immunology and Immunotherapy of Endometriosis. J Clin Med 2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="620DB6E9" w14:textId="29141D70" w:rsidR="00425017" w:rsidRPr="00425017" w:rsidRDefault="00425017" w:rsidP="00425017">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. M. Mathews et al., </w:t>
-[...119 lines deleted...]
-        <w:t xml:space="preserve"> 2021</w:t>
+        <w:t>D. M. Mathews et al., Iodine and fertility: do we know enough? Hum Reprod 2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E6387E" w14:textId="77777777" w:rsidR="00536493" w:rsidRPr="00425017" w:rsidRDefault="00536493" w:rsidP="00ED04E1">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536493" w:rsidRPr="00425017" w:rsidSect="0014321C">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1928" w:right="566" w:bottom="454" w:left="907" w:header="454" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -5947,164 +4900,171 @@
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="577399302">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1963686322">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="217480199">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1918130669">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="502353228">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="504444426">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="200"/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="28673"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB088A"/>
     <w:rsid w:val="00001A91"/>
     <w:rsid w:val="0004439E"/>
     <w:rsid w:val="000E3C23"/>
     <w:rsid w:val="00127BA5"/>
     <w:rsid w:val="0014321C"/>
     <w:rsid w:val="001D6CE2"/>
     <w:rsid w:val="001E26BF"/>
     <w:rsid w:val="00225D10"/>
+    <w:rsid w:val="00226639"/>
+    <w:rsid w:val="002413C5"/>
     <w:rsid w:val="002A6EED"/>
     <w:rsid w:val="002B5D9F"/>
     <w:rsid w:val="003E2B76"/>
     <w:rsid w:val="00403ADB"/>
     <w:rsid w:val="00411842"/>
     <w:rsid w:val="00425017"/>
     <w:rsid w:val="00463A1B"/>
     <w:rsid w:val="00487C85"/>
     <w:rsid w:val="004A5A71"/>
     <w:rsid w:val="004D6B97"/>
     <w:rsid w:val="004E2A4A"/>
     <w:rsid w:val="00536493"/>
     <w:rsid w:val="00540A80"/>
     <w:rsid w:val="00567685"/>
     <w:rsid w:val="00572FD3"/>
     <w:rsid w:val="005B69E7"/>
     <w:rsid w:val="00670DBA"/>
     <w:rsid w:val="00674C61"/>
     <w:rsid w:val="00695344"/>
     <w:rsid w:val="007B1B41"/>
     <w:rsid w:val="007E5678"/>
     <w:rsid w:val="00802F77"/>
     <w:rsid w:val="00844947"/>
     <w:rsid w:val="00861C2C"/>
     <w:rsid w:val="008C1F45"/>
     <w:rsid w:val="008F52AF"/>
     <w:rsid w:val="0090069A"/>
     <w:rsid w:val="009D6FEA"/>
+    <w:rsid w:val="009E53F8"/>
     <w:rsid w:val="00A00D26"/>
     <w:rsid w:val="00A07CC4"/>
+    <w:rsid w:val="00A07F53"/>
     <w:rsid w:val="00A277A0"/>
     <w:rsid w:val="00A86CF0"/>
     <w:rsid w:val="00AA2554"/>
     <w:rsid w:val="00AF17E3"/>
     <w:rsid w:val="00B07BEA"/>
     <w:rsid w:val="00B1001A"/>
     <w:rsid w:val="00BC51B6"/>
+    <w:rsid w:val="00BE2F3D"/>
     <w:rsid w:val="00BF08FF"/>
     <w:rsid w:val="00C03CB1"/>
     <w:rsid w:val="00C04283"/>
     <w:rsid w:val="00C2302C"/>
     <w:rsid w:val="00C762ED"/>
     <w:rsid w:val="00C85A06"/>
     <w:rsid w:val="00CA067A"/>
     <w:rsid w:val="00CB4B11"/>
     <w:rsid w:val="00D15CE0"/>
     <w:rsid w:val="00D24799"/>
     <w:rsid w:val="00D945DC"/>
     <w:rsid w:val="00DA671E"/>
     <w:rsid w:val="00DB1EC7"/>
     <w:rsid w:val="00DF1512"/>
     <w:rsid w:val="00E65EDB"/>
     <w:rsid w:val="00EB088A"/>
     <w:rsid w:val="00EC1540"/>
     <w:rsid w:val="00ED04E1"/>
+    <w:rsid w:val="00EE00EA"/>
     <w:rsid w:val="00EF6F2D"/>
     <w:rsid w:val="00F036B3"/>
     <w:rsid w:val="00F03B17"/>
     <w:rsid w:val="00F657BF"/>
+    <w:rsid w:val="00F659BD"/>
     <w:rsid w:val="00FE2F3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="28673"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4619FA5A"/>
   <w15:docId w15:val="{A9B85B2B-C38F-4AB2-A97B-34823AB68C02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -7773,65 +6733,67 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0002610B"/>
     <w:rsid w:val="0002610B"/>
     <w:rsid w:val="000E3C23"/>
     <w:rsid w:val="00180F44"/>
     <w:rsid w:val="001F6862"/>
+    <w:rsid w:val="002413C5"/>
     <w:rsid w:val="00411842"/>
     <w:rsid w:val="004D1063"/>
     <w:rsid w:val="004D6B97"/>
     <w:rsid w:val="00893777"/>
     <w:rsid w:val="008B405C"/>
     <w:rsid w:val="00A277A0"/>
     <w:rsid w:val="00A86CF0"/>
     <w:rsid w:val="00B07BEA"/>
     <w:rsid w:val="00B30A5D"/>
     <w:rsid w:val="00B470EE"/>
     <w:rsid w:val="00BD1659"/>
     <w:rsid w:val="00C24C8E"/>
     <w:rsid w:val="00C762ED"/>
     <w:rsid w:val="00D10619"/>
     <w:rsid w:val="00EC1540"/>
+    <w:rsid w:val="00F659BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
@@ -8495,50 +7457,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<PrimeDocsBasicPart xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="https://schemas.primesoft-group.com/primedocs/BasicPart" templateId="50c5c9eb-8f93-4647-bf4c-97a819734f54" colorThemeId="KSW" profile="4c21fb9c-a719-4965-bf7b-62766e3b0963" lcid="2055"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <PrimeDocsFieldPart xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="https://schemas.primesoft-group.com/primedocs/FieldPart">
   <Content xmlns="">
     <Fields>
       <Forms>
         <LogoColor>false</LogoColor>
       </Forms>
       <Profile>
         <Org>
           <FuEbene2>
             <Bezeichnung/>
             <Leitungsrolle/>
             <Leitungsname/>
           </FuEbene2>
           <FuEbene1>
             <Bezeichnung>Frauenklinik</Bezeichnung>
             <Leitungsrolle>Chefärztin und Klinikleiterin</Leitungsrolle>
             <Leitungsname>Dr. med. Gesine Meili</Leitungsname>
             <ZusBezeichnung/>
           </FuEbene1>
           <Postal>
             <Street>Brauerstrasse 15</Street>
             <PoBox>Postfach</PoBox>
             <Zip>8401</Zip>
             <City>Winterthur</City>
             <co/>
@@ -8581,69 +7547,65 @@
           <SignaturesInfo>iVBORw0KGgoAAAANSUhEUgAAAugAAAB+CAYAAAB2+uTnAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAOwQAADsEBuJFr7QAAPTFJREFUeF7tnYuVHEeubZ8F8mAsGBOuA+OBPBgHxgJZIAvkwXgwNsiJcYS39hNj3dDRAQIRlVld3cReC4tkFjI++AUyq0n+v29N0zRN0zRN07wN3aA3TdM0TdM0zRvRDXrTNE3TNE3TvBHdoDdN0zRN0zTNG9ENetM0TdM0TdO8EesG/T//+fbtn//89u1//ufbt59+etzxuGXI3/72x/Vffvn27fffv9+w4F//+vbt73//Y6x//OOP8Zum+XjIzTm/EfL7Sn77La4n1IWff/727ddfv33773+/39DcBjamduMLavnsC2Kh+RhmPwxpPj/kmfq186xJiDOfxtkFVCY03FmjzsGr93AwNE3z8dzZoJP72gSuhGa9G/V7oE5n/ujG4eNw/mg+P92gN5v4zHeNdFV4Kxa9FXcNANL8GQ5PbDULPmmaO3H5+WyDToO9+6A/C/Xk3//+PlhzGSufEAvNx+D80Xx+ukFvNvlr5tMc6lfPu8L97k06X6eqbr9B/ys0JGqnZxulpllxdYNOc86PreiYJ9JN+nXwAsXZmFqMv5F+IfBxON80n59u0JtN/pr5/HyoBhFC8abB5qAcQnBFzTxfTzsYf9zD4X31z6CzLtb5mQ8Y9qD27Aa9uZurG/SsOaeeUAuYc0imT83oH3e5BvcNab8oeR/UN0jz+ekGvdnkr5nvDkmKd3Q4cp3P9R4O1FdCUz4/LHzmhrYb9OYjuLJBd2Mh5Gj28Mw3b1GjHj30N3s43/Cw1LwH6huk+fx0g95s8tfM1wCqBJH70RXkVW+8rmws3oFu0JuP4Ko8Iu/nh+UhXKt8Y8b9UZP+qprylXF+7kbhfVDfIM3npxv0ZpO/Zr4GELJ6c8WhSVOpoocp13TsVQPAGDwAoKeHPteih4N5XDfvnBh8zr9AM38TwO/Zt/tZ+gjGGf+E3DwXQsPBHLw9dE2GW2MmareTQ1f1EYfbz4B1Y6fhG/7sWPkRu1Wat2wtzMGeVYc/P/sjT27eaK/g/MkYitO7IzaxLfdk47gYcmteEeUk16vwzzG6MZzNnW8G6EfxeZdPZ7jH1QTWwzU+q/oRvRHfLofYZ7R+59tM5hhUWEe2J/xc2ZNb01j/mGPE67we5wf9fBXrMyM35odC9sK1nR/BvKrGzfcNiajY4or6MXAPzuRqhMYIwhgRLu+junFVHLo1DkYsDX/yZwfrxs6z39knvhjnvZtn9lXEWIPaHj9mPYUy34uwngF2cjnA+NGem9t5eEFwCYjMgXYKjtZx5yBRCDwtdJkQYNzDPHMhdPOO/RCA+tkszL8qqozjki8SxtSi5taYidqN/ajOKvlVH3G4vQEFUK+7ZEav6kf8kcVZtBbsuZqD+DjFzev2OnD+VJ/B3bEJHGLu/lnIGxdDbs0rXA1hrbswt4p70OK6zger+HT3XeFT4MBz40eCjyKIhYoPhzCv5pDzbSaudjAmOeT0nazqj1sTNkY0l+exnB/4fDdnqnZ1MadcWePcPRFX2aKKy6morrIG1R0S7d/5Q5vsqt+GrOLwtH4Aa1nl+bCz08vWtlNDmCN7UAK9h7GBNehnKpUcaC7nYXkhK8AEAYmxm9QDV0xGkCguOVYSBbublyYiehhRYd9RQeF6dRyV2Y5ujZmo3VySrQqT6iMOVyTcmw5EC9jOgT4Ee0b2dmu5smmIcPPqXmeqsX5nbMKObdycbs0rdAwkOsSv4DQ+7/Ip/sAvqruSyEZunSvRHKocwrNonpzWOdYexadbE42As928nityhjF29pO9ib26xjn9iCtsEa3DgR10DN7kOqIcRKJmUtetY5/GYVZ/TuvHzlqw8/wtxpDoPKI3OKkhWSPt9Hdid9578xIeVhdIwEpgjK/JokRzuGLiDjiCU/VY0xx8zOvW6Qqpm3dXokSKHiSwDZ+xZh5q3Fp5wzHYXaPazR120ZoHqo84dhqEOYkj21DUWBuCnZxtXFzAzlqcMNfOgTRw82YFqxrrd8Ymsef0EexQsWXkh4hoP9nB8Sw7MTH77C6furd72Jvrc9yrDqLzR40C94+xovoyxwW/188zme+Fk6ZoCGt17KxpXk8UY3dKtIc7apzqIRFX2EJ9vcI1mu7cdXkwxNmTuqx6jDETfSvA9WHvSCfa52n9YA9OB8FGlZxxa8IOzsbEEHOOfUbjaw0ZON0dieK1uY2H1Q0cpq6gRDICZ/Vm3RUT53QX+C7o3Hgu8Z3eEIKcQ3A0bVHjj57DJbd7aHEPHYijaqcZElbviQrSQPURR1bA+Ix5WDMy7Mivakf+jI6Cris2rqnL1sI6RgxyYEQF1PlnhZvX7WVQ9aHTG/JsbEZFXtedfVvl1pwR7Sez1bNkMcFnLj7hLp+6cV3MuQcobUhcXqsOuDebUVy4MbkWET3occ9sT9YQNUfOrm4dQ4hdPsdu3Ds3gM4PQzRnVmcZ86Az55irRYyhcI+O7fIL0HXjuhqnOkjEji34vbNFFCcRrvF2+3D1ZwifKS7O5p7C7ZW1u4cD7nN7dbon9cPlG6LrQT86hxCXdy4vGGPMPeNs5mwLqjcEOzHOWDe2c7GKuDU0t/GweEDmpEwIaJcE4BLMHXCa2FHAgeq6YhMVMdfMgwt6xKE6bv6BKwSsTanaacYltUv+GdVHHG7d0UE0cDbkWoQrePM3DINoLXMhn9H4QFZ2cVR9N6j60Okhz8ZmNG605mjcVdwpu/MCBz7zVMQ1p1zX+VbxCe6+7B63N8ZQ3Lg8BDnQnaXSoLu8AGdHx26tcDnk/DBgXtV3a3brQCJbDaIYi3ImmidqeqLxlbtqnOogEbu2qNaPDGqt3q/70L26GNI+gTXPn5PDM/o5EvUa4PbqYsvF66p+uJjinqiBdWtHXN6prfhzhhvbnYeqg9CvuDW7WEUymzSX87D4Ap66ST7nrEiihskVE3eIVHQGLrkUN2/WSIPqIw7GniVqFMGtlXsUrqleZgNwBcMl/4zqIw63buIiw8UMBXO2lYor4sruWk7s4qj6bsBnqu986PSuiE2379W4rtCv4k5x+0EyWznbRuLW4+5fxSe4+67waVQvsS/r2nkLFX27wbzkU9agROzkRHRQZ/NGMaC4dWSN/8CNn8V2dT0zTl9r+101Tj93OgPGVN2rzrYMzvj5fm2mtTnGr6xrvqbNstqGfJlxc6p9ZyHXZn3kqvrh7lnFrvO95p17+GEut78h1XxWHSSrRW6PzNe8jIfFi1CQSahqs07yqPNxruq5hNFA5s8RquuKU3XeGdVHqsyJM4tLUBfwJ+tlfL2HaxmqjzhOEtXt9UQ0hnbXcmIXx+68VR+e+Fr1EcXl6eoAcbZarUVx+0EyWznbRuLW4+7P5hvs3lf1lXtzp0Kdwh+rRiBqkGch12hmmLfS/O/khGtyVg0g6D2I2vY0N6t+mFF9JMPp6/rvqnFOJ+IVtnCs3trq56yTeJ+vUaMGLs7n3KjkQUVc7J7UD31YQE6aeo33Su2oiKv1Ti/jxC7NpSw8lEAwuiSdRZ+Qq8XEjesCw43HvUp13hnVRyIosOxV3xBUpLqv1XpPDjvVRxwniar6p6Lz7K7ltAlQduet+rCqN6P6iOLWu9q3s9VqLYrbD8LBE+HWGolbj7s/881g974dX61q4ywc9plvdg9t5s4a9Z2cOI2Jim131jGz44eB6iMZTl/X73ROpDJuxCts4XAPbvN5Pzew/B50reM6uBifcfs8FaUSq4rqV+5x82i8u5w4ERcDTi/jxC7NpSw8VICDIHqrrkHikswFkntaJpnHGyKE389FYAj3KtV5Z1QfcVCo3Dqq4gL+ZL0nh53qI46TRFX9U9GvlXfXcmIXx+68VR+e+Fr1EcWtd7VvZ6vVWhw6BuIenAfkMnOruD249Ti9VXzC7n27vqJh2akNPOBHjTVz77yxZd7ox+2wrepzzeF0sz0PKrbdWcfMrh9A9ZEMp6/rdzonon5yOhGvsEWEjjHm1R/TmN+Uz9eRYVPtIeZ7wO3zRMgLpRKriupX7nHzaLy7nDgRtR84vYwTuzSXsvDQBu7w4NqMS7KomOy+NUL0jf1gZ96B6iOKFqIhFAEaEtbD3EPcG3auKyfrPTnsVB9xnCSq6iNXsLuWE7s4duet+vDE16qPKG69q307W63W4nBx7g7GFe7B3311u+ubwe59J74Cahl7qTTr2YMMsAZ0Ks261t/BTk6cxkTFtjvrmDnxg+ojGU5f1+90rmBn3FfYIsLlJ3Duzdfmc1nvGfmsuUHOzJzss0olVhXVr9zj5tF4P82JCjouknFil+ZS/uwhFxxIhcq9u0kWjalCcmtCz5wkt+ojiitQ2VuwasCfrPcksVUfcZwkavVhZJfdtZzYxbE7b9WHVb0Z1UcUmjjVcc3tjLPVai0OPaCHRA/QDnLIjeHyfNc3g7t8msFDPXZw+TEkqh8K3xaO5t+Ng7ifi93JCcZXXda+Qu9B1LanuXlXzsw4fV3/XTVOx0QiXmGLCBcbrEfjcf5WW2sDNnQvujQHonpwBSf1wz0gX/Ez6O5Hh3ZrTISOi2Sc2KW5lD97KDpYK05xDcEzb9Dnv1BCA47e/JQ9rrHm1YG2M+9A9RFFn/oR9yM2g2rAn6zXHXbZ27idgldd94xrGlaHL/cw1yzK7lpOmwDFzZs9FFYL7V2x6fa9aqzmnBuyWouD2HK5wTX9Oj/CxQ/3u1zfjYnBXT6t4nyPVNauUHdc0+BifScnom8Js5ob3aPsrGPmrpyZcfrql7tqnI6JRLzCFhHuDNEaoj2Aiw2Ng6hOuZqS5Qo5obZ2Lym4vjMuuHtWL0DcA53Gi7NPVPcG1KV5j4irYzoukuH2uLJLcyl/9lBUWAmsLEBckUAoRjPVYjInOQmezV2hOu+M6iNKRWeAbasFxq2XezPcw5UWxwFrccUCcZwkqnu7khUaiqnqI8ruWk6bAMUdxtEDEAXT+drF3F2x6cZFIls5fyGrtUQ4uyPYJWuCiQNnayQ6AE/iE+7wqauh2cG9WrvOmT1kVWN9Nydc45/tydlVzwLYXcfgrpyZcfoaU3fVOKdDXDleYYuM6BwZ4uJE40ljnLPM4V4CZnt1/nH6qxx0uNjNfO/Wjrh4d/mW5YUb2+mrDpJxYpfmUv7qIRccCMFHIBD0OAkhkaLDFNGDuFpM5s+Zl3GiAlWhOu+M6iOKFhbEFZfocEdcwJPkTlftOeP2iOCfMQe/krjRWhDHaaK6eSjoHFQz7NcVeneo767FFdKs2EW4ccZYxCZ7YB1RIUZczHFPRW9G9RGHy2V8MtuLdUd7Q1ZrycgOb9bG4c3cQ7Jawrqjw+80PqN9c/0Zn6oOa9eYB8Z3OTLrur1RTxxO19UMt2+uRTCG6o97Zp/w+8hWzh+76xjcmTMDp+/28Koah10dr7BFhnsxNIuL1SyfEJcr4B5+Ecab4xDQdb5x57Ozt/P1DGvUexD1Pb/P6pqL98imbu1Rbrp+yellnNiluZS/esgl/IkQqEq1mEQPCU7QZQwO++jguquIRYlHwSDxkKxJQaKAX9nArd8VpF1xnCYq/tD7hjDmEPc54ubYXctpE6BEh8OOsHblrtiE7PAkvlaxiazWkhE1JbtCXLsDZ7AbE4O7fOoaEPYw1wXE5biOFx3A1J55LGcD5tTGBdBXXa5lZH7ks6xesW/HyTrgzpwZOH0XU3fUOBc/s8w2eoUtMqJGdYiLvyimEeIog3Pe3UesD1tHsRrlg/NPpX5kjfcqJ4ZE8R7tgTHHPqPx+czhdDNO7dJchvdQlkAVIbhcIlSLSVb0VsLcepjfVcR2DvhRQPR6FPDu8JrFrX91zyzRIeB4JlFXh00k0Vfou2txNomK4go3dyRu385nd8XmYGfNzlartaygDuysQYW8yZpzcONX43NnbVWfsmfWrborifZ6aj/quOMkJ9hT1DRkEp0FcJqbd+cMOP0opq6ucW5/s8w2eoUtVuw2isSD00cimwxO4xCJXuC5/KrUj508R889XETxTh04rSHRNxBOP+PULs1lxB4iQJyDMiE4CLioIO8UE3RPAhThvnkNdxYxDsHVOsdDgzuQsoDPCn+0/tVhwVrHwe0+dzybqBTGqi/Rc1/lDXbX4mweFcUVlcOBwwpfV2PuztgE1uxsNgs2x0cna6lCzFXeKM1CLEe1ZGY3Jmbu8ClwSK7sPsuoEQ7WGL05dDL8GXGaE6xjpxldjXm6jrtzBpx+FlNX1jjIXpLNNnqFLVZEsZntMcq5KAcUFzuRkL+Z756pH6x3Vdey8z+Ld/Ite0uvwj6i5hzcPRnP2KW5hIWHHhBYJBrOcoHIdYo2BWV1mFaLiWt6mRvdWbKDdX4Sv7uIkRTMN9uH9ZNcoxkGl6CrgOdz7Kt7zdbPnHyu+sw/J/D8+RCHjoXsJiqxwbqwicYRfx62WsXQ7lp2i+IK1sf9sz/wNeua11+NuarejOojK4bt57xiD+xld83PQCNDrjCu5jjrYY3Um+ygURhrHgfZic+rfTrDPdF+uUZuZ830DDZhndynOTRsV8khxpjvRbhWZdQ71jGPMWxW9d/pOl6RM05/FVPYfeTZMzVuENl5ttErbLGCHsGNmTXb7Ev1iZ8dsM/oTVwtqeaW2hdZ+XoGf451zGPwZ/w9OI137OjiAOEan2W2Hui9SMazdmmeZuGhD8AVHBItguTgc72H4GqapmmapmmaT8ajk30zXLO94uQtQtM0TdM0TdO8IYXu98WcfK3C10t6T/bWvWmapmmapmnelEcn+2a4Zhvh56xo1Gfh58vcG3ek8jOQTdM0TdM0TfNmPDrZN4OfKZ//staJzH8xo2mapmmapmk+EY9u9g2J/uLnSvib8qsfh2mapmmapmmaN+bR1b4x8z+j5N6qj3/Wix9/qf5TZU3TNE3TNE3zxrx3g940TdM0TdM0PxjdoDdN0zRN0zTNG9ENetM0TdM0TdO8Ed2gN03TNE3TNM0b0Q160zRN0zRN07wR3aA3TdM0TdM0zRvRDXrTNE3TNE3TvBHdoDdN0zRN0zTNG9ENetM0TdM0TdO8Ed2gN03TNE3TNM0b8fkbdP6r//m//0f+/e/vHzYhzm7/+tf3D28E3+i8yFfF2XlXXuGXd+a///327Zdf/rDl3/5Ws83vv//x2a+/fr8wMcbjc/Sapmma5s14nHCfnG7Qz+gG/TV0g/4cNNDalM/ibMM9P/30fzr4YObvf/+/z9DrJr1pmqZ5Mx4n1CenG/QzukF/Dd2gP8fKfs42XFO9wX/+89fPeJveNK+Cb3WI0Vn6IbF5N4hJjVP3jeRdfPT8b8B0cn1SukE/oxv019AN+jmumUZ4o45dEVewuTbr85Z8wI+3zJ8hv/32/cOmeQF9ZjWfAXdWE7uv4qPnfwMeO/7kdLE7w9mtG/TrcXamwRxvBCryo8azNtrDdhX++c//09cGnHHHj8Cg95ngAYN4+JHj4rPTZ9Z70rn1Z7CBxukrG+SPnv8NeOz4k9PF7gxnNwrT3bikQ74qzs4/WJE5hnhU2322hvoqaB7GQ8eQV+Rrcz19Zr0XnVuebtA/nMeOPzld7M5wdusG/XqcnX+wInOMa9B/1IPzo/K1uZ4+s96Lzi1PN+gfzmPHC/g6+Oef//wvH8zG4rPKz3C6ewf8ZQCdg6+g//GPdeFyyTXu4cmYRFMd/ux+djWCcfiLZKxH/0UJ1sl4PIHzM7MZLuDmQsDnOge/xzY7f4kIfzDO+BofwbbMxV7A2e3ZojT+UkfmR2cDZMXwAeue94VU7T+T+ZT1c30nRiKcnbn2LNmY+AF7VPNp+E3Xiv4qt93+Bm4dI57dOoB1zGOtJIpZxmdut77ZvyMfIrL9ca+zG3/eiZ1hJx1n+IzP5utDor1n43GNuEdnhd6PDLAvfhy5uIorl7NZHJxyxXnFmty9Gc5W897c55ms7MI+iQ1Xuyp7HMz3IvM+Xf7eVUfuIsuFj8ytwWyzq3IEfZcDxAp7zuoe9873rIQ1zrAXp7eSYe9n5/9iPHYYQLOjyZ8JwZA1SKo/DFtxaHbYMY7q42QKgga8SsW5zL0aZxYSYCf42T/63KefzcIaVg0o4zh7zDLGcXojSU6o2GkUG/dZBkWv6oPM/oOd8ciBncZfcXauxN2KaMzdfKrYAr9FuP1h/0r+uXEr659FY7aSA7Owxqx5cGPB6f6UqEFwwnzoMzd5pI0Ae98Zb5Xv0d6JGb3Oega762CeVc6uuPK8cjWKNWY4W802cZ9nMt87g++r+1ydyaD3jH2+uo7cwTvn1h05wpqrcRbVPRf7mYx4GezW7yHDXs/O/8V47NBAUq+SzQmFIwoip0/CuutOooLlAnJnXJIkggLk7lkJTaLDBR9FVJ90I8EnkX25vjOOK/KrohKxY6dojRE7vhzCHJGdTgoI9jpt0l18XlFUdExkx1YU59VD4SzzYTzj9rdz8OihveufOWZ3ckAl8u+z9SXLqR37D4nq4One1f4zbu/EjV5D5nW5+1aS5eyKq88rV6dXOev2/IxNnJ9PziPsEuUuuHs+oo5czWfMrZVkOXKaA+oPF/uZaF6cnK/IqJPPzv/FeOzQ4IIb53Pw4lCelqMk5jOH092RyBEngT4L+4qC3gU8RZ1gojDxazS/O/B3g89JdOBnRZU1VwpMNHYGT+1urCHYp1I4HO5NHcJeWCvCvt34Ll7ws+oN3TEe4h5e3HgVXHywfmKhIvomZ6Bj3i3YxOH2p8J+nU2HzG9ysL/TiQT9QRQvxAifUbuoYS5eqHmOyv4yieqLW+uIC+AepxP5IWpIuD7iOtKZbTizs/ex7qiBxwdjHZEPonWsuPq8Yi+qt8p/Z6thE9iNo/leiOxaEWwRPYA6/Tslit8reffcujpH2I+rr9w/j4kNVAeZY83FfiaaF8zj9FYy8vDZ+b8Yjx0a1Ag42jUKLsgjg6neEMamiI7xKSRRILmDLit8BMsoTIwfFem5QRi4QGEutwaXnC6RsuBjz6xjjM/vXYKip0RNMrqz3xg7sgHi1ryievCxd7efIQprVX3+zDgKui5mKm8HnD3BFTzn+xVZfFYk8onTRTSf2LOzzRD0mWPOv+iwcYd8tD/GJQZmm0UxEPmAdaluFqNuLS632YfqIY676ovGF3Zx8eVsUI3rOfcHrNf5wOlme+cz1sbcyFi7Wy/NhsJ8qhfFwQodh/25/VTPK2dPpzfjbMU4jh3dgatH2EvvIzacf6P1q94QxnhlHbmSd8+tq3PEjUctcntmf6qLvRxu76s8yGA9O7F59fyfkMeOBWcUFzwD1UUcTo9gc0HkAhNhbYordgRBVARcoSPAFRf07qCFaiA5PYRkcrhkQhS31qgoQdRIODus2BknKmCI4vauxXPGxQwHxIyzP/EQFTJ8OMvJwcJ9OueORLZ0ulE+RXEXHTRRIb0i/6KYdutwcZ3FqOq6w2zg1n3F/ir1xcVqVAOcrtZjl8/OngPnA32ghmjvzk4D5zPNwwH7YI5ZdnGx/ex55cZcrY3P9Z7ITju64PyFHyIfu/UjLmad3kfUkav4DLl1dY5ozYka7oHbk4sN5283fxXiRMeLzl+4ev5PyGPHAsbCMLNkAakGRBxOL3IM4AjVZy2K04saaSDgVd8d+uxZ7fBsIDm9rIkA1UcUZ4PskIJKI7HC7QfJ/Bo1aIp7+8K9wxdO3J5mKEL6OcJ9FNGo6XoG55sdiXzidDO7O31sFuHWXW3inN6MO7TxreIOsixGNR4yf7p1O3s4vay+VNbMPCudGdVlTTNqz9FER8L6Z31Ex4TdvQO+13sQxsLH2Vlywh3nFWOojrPPjLMV4zh2dME1VFHTOXBzuBhTHeQj6shVON+9W25dmSPuTGMct7YhlRoF6Kqe7qWK67uQrEZfOf8n5bHjAqMIEnw4chY1IOKo6g1whOqzBqWqN3Br5lqF0bSTRLMNXAF1gXQScKqPKK7hWR2kzm5VOwxcoVk9cDgbIIprtk9ED5vVuNiShwP2dkUz4ey8I5FPnG7Gbp5U42N3XKiOzbWKXgZrQbhvFhcHbt27+2Ns1efaDHGlOlHD5XTnh2/3+Ym4vD3xbWU92J79UkezZvCUZ88r7lUdbJGxY6tdu7o3j6v67vbq9qA6SMbu2p0+a7uLz5BbV+YIn7v7d8W90DvJA0e0xtWD2lXzf2IeOw4giHDaSaPkqOoNqoVgt2C4wpUVDMYiUVwTnIkLpJOAU31EcTqZDcDZbbdwVg+BGWcDRHE6J6J24Il9x5fs55k3687OKxtV0DGRDLeOLEacvouP3XGhmoNVvRkOMwq/a2pW4ta9u7/qmrWuEpPuIHbjceANWIt+firKiW9ht2mgvj7bqF95XjmbYouMHVvt2lV1V/pQ3YPqIBm7a3f6qxx+ls+QW1fliNvDibjYqMZQRnTeRg9NM1fM/8l57NjwrNMdVb1BtRBU9QZub65gkAzuxyyqclXAqz6iOJ3MBuDs5uyQ4Wy52o+zAaI4nRNxzTWHudt/JnPh3sHNs7JRBR0TyXDryGLE6bv42B0XqjlY1RvwVnH3QXoWt+7d/VXX7A5oHirGm1Fi1I1F8zET5dOuYDflxLcD9HaaZeY/fRB2dtoRxdkUW2Ts2GrXrqq70ofqHlQHydhdu9PPcvgKPkNuAeM/myPPxv4Q9zPw1RiKoIdyL0q4Vnkgf3b+L8Bjx0L081EEEm8oCH4MN8TpOqp6g2oh2C0YLqBdwYiac4ILfZJ92MDZzAWSs9cq4FQfUZxOZgNwdnN2yHC2XO3H2QBRKjrPMt66uSLiBP1dnJ1XNqqgYyIZbh1ZjFTjY3dccHHjxq7qAQeX6iIcarytIUdZ1xDnc7fu3f3trJl1qe5K9IBmLapzRXzBiW8V9NlnpRHRBqnCHeeV01vZdMdWu3ZV3ZU+VPegOkjG7tqdfpQPV/LuuTXDPKc5slNvdnl2/66H2nkQf5X935jHjgUMqEYheCJUF3FU9QbVQlDVG1QCOjrso7eo1UA6CTjVRxSX2KufUXR2203s6E1FhrMBolQbqKvgiR6bEesuBxAO/F2cnVc+r6BjIhluHZk9q/GxOy5Ux67k6sAdBsRQ9Kamuu7d/e2sGdz4Tshxd7CxP6d/BSe+zeABl5qRfTO5qlvKHecVe1QdbJGxY6tdu57UdxeHbg+qg2Tsrt3pZ/lwJW5uJx+RWxG7OcLv9XPn5xNO8mAQPThHPZTjmfm/CI8dT7jGVJ/YFNVHHFW9gUsuVwiqeoPKAeqCKyv61UA6CTjVRxRng1Uz6Rrg3cLp9oNkX1+5goIorkCt1sc92GKWE1i/m/9kPO65YhxFx0Qy3DqyPHH6zv5Oj/zJcE2VK9yVXB24MbNvPKr22LVbdc3E2Dw2dVbn4hpxuDrU3N6zNWIX5prF1Qtdz2rcHViDazwj/zruOq/Yo+qsxt15obBrV1eLVvW9Wj9VB8nYXbvTz3xMXjBedoas+Ay5VaGSIy4HWHNmP85gXaOzA/vUsdFd4daE7NrhdP4B60A+MY8dT+waBKeqPuKo6g2YV/VdYlT1BgS36mvBqOjM0LyrvrPbScCpPqK49WZJ6taLZHuM2BmHZHEFD1FcbGV7opipPjLjDq1ovGeLw8DF58k4io6JZLh1ZHni9J1fnR5+igpj9GYF/ykurqPYUj0kIorDV9UXmBs64vIZqvVn4HLL6e/uHdSu7DNix7+O3RytnlfEh9NzMUr9cHUFiWzl7Jo91Ea10K0HovW7nHR6Gbsx4fSdj7Gj6u7Ewsy759bVObJq4hW3J6fv8ou1Z+BHV1uzPUaczA/4YF4Dc0fn0ZvzWP3ETmK7wBniqOoNqoWgqjeoBLxrIkgCbeay4uyS2AVcluyg+ogSNacE5lzE+X20XiRL6oio2dcDR5NGxREluh5M+IHrqqvF2fk+eqp3uux1FxefxBLjV8XFs46JZOzmidNnLYrTQ/AdPp+JmvMoB5hPdd0awMWKa3p4exTF4avqi9YBYpd1RQ3XiqhuE69as9Ct2mp37+DuYW8Op6sxk/Hq82r4CZsyB2t1zdGQyFbUHNVlbPXVjJuHe3QO/uz8G+WY6iEZuzHh9F0OR+fIKt4U9Of73zG3rs6RqK66nOZep+tyhv053SxH3XqxyYn9T+ZnHncP6/qEPFYuuADjGkWFxOLXrCghjqrewDnaJWtVb1A5QKOknBsrEtTZaogLCC0ekd6M6iOOrPGmSK18hqgdKkS2QrCP848TB0XL6SKMO8R9jmgcRMmLfYZfh2+dXhZXEdX9Z+L84vQy3Dqy/Th9t47K/rCvuz4kWgfzqa5bA0Txjy+5BzlZx67dKmuO4jAS1s06GMcdpOCaPmTkIBLtHx3XHO7uHaIGAP8MPyBu7GgdGa4Gc+3Z8yqrp1WJbBXZaBa9N6uFw8fuM4TPo7hx+hm7MeH08YsS+cjpZnyG3LojR6L5setYY2RjPotY5c58L3HgdKri2Jkfstz6hPx11dHTmBOCwhnQoTqR3gDDq74rBFW9AYGv+lxTdgq003VB7wLY6c2oPuIgaUlep6+Cnis6zg4VnE0jiXQjomZ5JezPsbPWWVjHCS4+d8X5xell7OaJ03frcHo7e3ZjDpyvIv3sQVFlHKx6/ZX1JTr0K0K90UOaP0eH9Ep23t5lex/s+H+W7M1YxF3nlavVkTCus31kq0qtdvdWGnsnmV2dfsZuTDh9lw9R7Eb5nvFZc6sikS+pf9Xzfxbuyd5uu3o2C/sY7OSME8fO/JA9yH5C/KorAT4C2QWaQ3UivYEb1xWCqt7AOdwVgWhvKuNeva6BAy6And6M6iMRJOnqiZNCg17VDlUqMRPZCskg6arFBz331d4Mn+8Us2fsUomhlbj5nV7Gbp44fbeOaNxKPKz8xHx6T+YLDq+VX7P4f2V9gZ3mUoV1Odz8kVArdmMg0x9QO3eaJHwWNTIV7jivoNIQMzfs2mrVUEX3YqdVjR8yYj3D3Zexu0+n7/IhyoWsecx499y6I0cY070sjIR9VuybvSSbbcV+nU5VIqrzAzZw+XH6gu2Deaw8AGOzqbmIsHGuzYHnEtChOpHewI3rAr6qN9g5QIEirUFP4SO55uCeP0c0cMAFsNObUX0kgwClOKld+PP89L1rhwojZuYEGTGT2QpZwb6GLzQB+TPX+Ry9CsNO3KdvRxgPe/H56QExUD+ciPOL08tw68jyxOm7dWTjjniYa4jLnYiTGGVcxp9jhPlHfAzc2M4eu3arrtkdztiG+WbRWJ8lOrCxwagB2gQyBz6pNMTcP9+LZHtXWAd7d/tgHbs5m+FijTm5Nq/Z7SmDe1mnxjDjzs3via3mWq1+Wt0b1cId/8J875CM3X06/SiHuT72wz6qe1A+Q24N7sgR4hIbMOY8HsI1Pls9uCn4mL2xJh1vgM782a5kVOYfsDfsxuf4iPuuqDEfwMIqTdM0Ce4QWDUXPzocyGqz+eFB4RDXgwmJGp2m+VHp3Gq+EI9IbJqmOaQb9H30TZl7C6S4xqObiKb5M51bzRfiEYlN0zSHdIO+j9qLr2FXX8GOr2xnyd4MNs2PiOZI51bziXlEYtM0zSHdoO/jGgIaCX62FdvNQqPgbMybwqZp/kznVvOFeERj0zTNId2g78NfYqJpULtVhXt3/5JX0/wIdG41X4hHRDZN0xzSDfoZNAHOdivhHv5iW9M0ns6t5ovwiMqmaZpDukF/DpqJ8U+i6V9wQ7jGZ/yltX6z1zR1OreaT84jSpumaZqmaZqmeRe6QW+apmmapmmaN6Ib9KZpmqZpmqZ5I7pBb5qmaZqmaZo3ohv0pmmapmmapnkjukFvmqZpmqZpmjeiG/SmaZqmaZqmeSO6QW+apmmapmmaN6Ib9KZpmqZpmqZ5I7pBb5qmaZqmaZo3wjfo+l/iZvLTT3/8d7n8l7q//fZ9gA24h/sZi19Pxng1v//+Vzsgf//7d4Wm+UHgv8nWPOBacy+jZs7y739///BJ8B+1jNr+j3/0f4N+N//97x+2ftafv/76h7/0v7Uf5zPn1iuZ/6t93d/4b/Z/+eX168pw9Yx1vhufZZ3NUzy8alDH7wiJSPBQdFZEje47JazDJceQPsyaHwmXC1xr7oXDWO1+RYNOk6fj0kw198A5ycOQ2hyp+pMzR5vySGiY74b1uPjMhAeLdzj3P0vj+1nW2TzFw6sGdfyJUDBWzSoFyN171Zugu8iK4SsKYNO8C92gfwx3NejOn0hzPavGuuJPxnBv3zP5+efvN9+Ae8CrCvvIegbsQXzOcnWv4OK/G/Tmg3h41aCOf0ZI2AiS0d3zzm/QozUP6bdNzY+EOyi41tzLXQ06P3Kg43ZNuxbON5pktbPKyp+8fc8a/Ezw89Wwr92HBRXuj87/V9Saz9L4fpZ1Nk/x8KpBHT+cT1CouINiltVTMQ38KDL8mjX07wBvyHWPKtl+m+ZdoSHg4N7JQWqAxj/Xmnu5q0EHatxotPjxi65n10Be8aMc6rdIVv50D1MIPhvnc/QggH+vJjobOddZK/sZwtqiZj56w/+KWuPm6Aa9+SAeXjWo45EsEXiS5/Mo4b7SX57UNxbuDcadXyE2zdVweM65u1Po3UGR1YrmGu5s0Jt7cD7LZOVP97Pr7uzhwUD1kKvjxa2H8zH6+2jRNwDRw8Mrao2boxv05oN4eNWgjkcqicCblqhJf/c34xX4F2Z0XzQ3WpiiAtM078azhd7dX6kVzXN0g/75iBr06C33yp+qz7kTNcOuEb46T3X8yhzRtwBuH6+oNW6ObtCbD+LhVYM6HqkmAkXF3R+9RXe6FcbXhVp4mIeCd8c/1+gKKT8v54pMZX5nq9nOfK575PesY/Vz+vOYyJy8jMsY87jYja8oV+POUETZu/MDhwVzMubOV+SsjXv0MJvHq67xirHm+4ZkuMLpcudO3w+Gf9gre57n4lp0OPJZlep+By6HiD13IF8VX3faeh4TmW3HvYwxP8CzbuZizmdgnnleZIzJvNhF52Utq3mdrVbxwHzYEz0XZ5V5V7j9VkTn3Y1XUH3kBN0DMUbsOpsjmc12/eTst9r3Ljo+gu8zyHH2ojLqgfNXJtmesDXryfLczZfZ9Q7uXCd9E+PMtWG+n89WvQv+cfdmuPhjnBVX9HluvSNOxhkz7KH70Pvmz++s7995jGiYFzQkC3zFOQMZwTXj9DLYuDorEgy30xyu0MOH8YF9zdcRHLciChyCBifrZ7Owlmxvqj/W6hJbpfJtBzpqj0zYzyi6DmwYxY0TGpCIK8dy+hnOvi537vQ97PqHeOUe1rWTM9X9gtMll11cXBlfr8yzUcDdXlUqeRbh4pt9VuyW1SZnq7EnBfuRO6ofCeNEPlqxk8+zsJ+ZnXgdqD5ywtgDtXj2vbM5omufcfdk+3D2W+17l7lR0XlO/e78lUm0p0qc4hM3XxT/d3DXOqlh1b4JyXqnnRoxcPG3iu+r+rwoV+gTNGZ1H/Nn8+eVuHymvn/nMYrBTRYFvsP9KAjinnacXgQbdvqZVJqZCm5unrwGrjitipILHMZxYzlhb9EcTn/nMM2C68QPCM2Qgz3sNGNDXKNx5VjgdDNc4rrcudP30ZvxTHbye6a6XxczUW5eHV+vzjNiyV13wtpOcAfezrxRvDtbRYevW8NKsHlky4yTuRC1bzVeZ1QfOYFYd3t3NkdOY8PhYj2r8Sdk8UcOcf7snsXOX5k4X+7khbNTFP9Xc9c6sfnJmRi9PNmpEQOXv1F8n9T/6CwBt17ipGJD/RzZ8dOTOfwYweAmWhWxGZxaHcPpOTC+0yWISHzG5lf31JUdsFXcm7b5GwHm189XBdAFzq5EfnG6KgRjlLhcn/c34+7B7qyFhzB+dQmJuCRyDw7MMfyKREmhCXDlWOD0Mhhf9bmm3OV7lyfsf45FfOR8GPk7o7Lf6ICIvp50us/E10fnWSZ6IFSJ9j8LOq4eDnH2d7Zya+Re1UPILWyFkHPOl5EtMyr7daLxwNyqs1qP6iNXEsWnq0cnuJqAuFx5BuqH87cKMUmcRPk/4/yVifoya/ZYazWP7ubOdbrehTHJT+blhU50Js4vIQfVGjHj1u/iO4pVYmac4fzq6hp72nkAdqL7cDo7srLLgscIBjfRqogpbgwMqzg9h3OwCx5wwca1U9wDB09fMy6wojd6gyxwGJ8CNgKO37vip+sYqN4QAlsLY/TG1fkrSk6XGK4wuDhyvnXF2xUxXeOVY4HqIBnuQHF7vsv3LvZdIXTzn+TIar/swRXTKHfviK+7bA2qN4QxiLHx0EN9YAyn6/a2wsU5wrxqW/Zf3VNkf8X53eUP+1e9yJanRP51sbCKV4fqI1cSrZ/rV+Bixfn0Coh5F2uRoEvdqTwsnPguauTUttEZiNxlq5k716l6jOtexrix3ZguXlc24nO9x8W304vOimqf59Y7BFtQt4hb9DQO3T0I991Z37/zuNvgJlklguIW65yoOojiivyqmdCAx6CnuGbOBY1Lssw5UeBEe3PrQBxOD59E63HBzn4UVyRdAwzVRN5JSnRnqTTop2OBjoVkVA+Ru3yvMeh8OFDdk8ZptV9XB7LcvSO+3iXPXB1DWN8u7FPHocZFjU60Jz2oqzZ1fopeSJBXI8eGXAXrZ9/Vtazi1aH6yJVE8XkSF4rb71VjR2TNSibEhcbjzK7vdu0a5ciV8eq4c51ubHfODVQXUdyYKxvxud6j+7urz4vsy9ir5tnd94r6/p3H3QY3yaqIKS5BnRNVB1Hckx1BxsYjcW/XuH6CCy5XSFiT6kXNIbAe1cduGaqPOJxe9paCz9w9uk/+PNsZiYLc7c/FgPMVQgLNbzcrXDkWuLEyqoeIs80VvtfPs8Lp4nqXbL/YXD/L1gN3xJfTuzPPshhzNmd9u7hxVjXaNbIc9jNVm7qaPHQZ09XHO3DnDId25INqfs6oPnIlzubISVzMRI3cqum5CuptVI8jyR4yd33n9Fd5f1KznuXOdZIHxNEsWW7qmIjCGKqzshGf6z2MM3NXn8efVWdl34Heh7yivn/ncbdBJ0BWRUypjuH0FBeMJxK9icsgmHWcyLmuyc0CwQXOKtBVH3FU9WbcPZXgGk0VBwI+HlItItFBMgt2JFlXPrxyLHD3Z7Bv1Xdxf5fv3+UNuiu2jJ8Vt4hn4+ud8ox5Vb+SY8rJOO4e7DhTtZWriyrEFz7Cbyd+XxGdC9mLCPar+moDRfWRK3E2R07iYhDVwdMcfAZihXpQbdZp0t0ad33n5qPuZ7g5VrXiWV69TmxLbHH+Mc4sOiaiVGvEjKs9Gt939Xkn6x3ofUhGZZ8b+Nl0AgTnVSEAqmM4PcVt+kR29jCIGo0R0Cqqi1CgHCeBo/qIo6o3sxNcXCeh3Fu5TKL97SQnc2LriCvHcvdkuBhw49/le7d350M3P/fu4vZLfug1JGuclCvj6y5bQ1VvsJNjGSfjVGJzx1aVh+FZ8OdVzWE0N9czqvk5o/rIlTibIydxAdG3Gx/RnDtooFY1mj0ou75zObLytZtjVSue5RXrpAeh6deXMhVRdmrEwO1R49vpnIja7mS9A70PyajscwM/m06ArAJmhgR0Y7g3lk5PucpxLulXRM3GjkS2Owkc1UccVb2ZSnBR4He/tpwl2x/+2WnIsgPnqrGcboYrnM7/d/nevdnEDuMtJsLvnW2iB8kMt1/iw41fqSF3xNc75VklxyqcjFOJzV1bob9z6BMXOw9qDu538VV5wKzYQFF95EqczZGTuIga33dpzmeyXHcxt+s7lyMrX7s5svi/grvX6XR3RNmtEeD2qPHtdE5E+7yT9Q70PiSjss8N/Gw6AbIKmJmoSLgGwOkpF2+6jPuRlROJfszgJHBUH3FU9WYqdo4KKgcAMcJDGPcgJIrqVRKDBjJq8lRWh/KzYzm9DFcMXe7c6Xv27HQzOXl4hWi/0Ro0npQ74utOW1f1BpUcq3AyTiU2T2wF3Ef+VJr1qB5WoKlzc1Qb0IoNFNVHrsTZHNmNi8/UnM84f7oY2fWdy5GVr90clfh/hjvX6Wokgn15o06dJs6GOF3F6a1s5Pao8V3ROeFkvQO9D8m4eA9+Np0AWQXMIGpqKRIOp6sQSKpTXc8zuHlPxb01Ogkc1UccVb0Zd88cXJFvSXLHM4kxYE6KDPGjYw2pHj4nYzmdDFc4Xaze6Xtw63DCg0vkvwrZfl3DwHyRv+6Kr3fKM+ZV/TnHqpyM4+7R2DyxlcKLGHwWPWwh7tvUCm5MYsrVV0cWrxGqj1yJszmyExdRc+5eOtyBsytSoXrvru+cTe782e5T7lynezGVxYTqIspJjXC1R+P7rj7vmZqm9yEZlX1u4GfTCZCKoTh4o+YnOmSdrlJ9UzbDetGZpVrEB+7J/lRcwp0EjuojDqeX7T9qjuZvPZwfsmR/JjEcbjzkJAGqYzmd7EdBqkXmxDaqjzjmNVCgGXcu1OMa/nz2zZo7KMZ+o3oQPazfFV932rqqN2Be1deYq+DGWT1oucNa7zmxVQa54upo5TxRXHwgO82+i9csxohh1UeuxNkcqcaFa/CQbF9XE/mmsge3/iveoDv9qPYMXP1exT9n525vMXPXOt2Z7uw6o/qI4uJ1Na47BzQ2XAytbI/t0JlFfeHWuxp3oPchGYyr+lkOUF/4PDiH/Ww6AZIlAlDo3QGAZMHm9BWKvNPLNu4OhUxfiRrWSkODLfQ+bKOcBI7qIw6nhx+i9bs3U5p0rpBkceEKr+7P2dk9zAyyBLhyrEGlqRk4+yDORnf5fi7c+K8Sr8+wigl84mzo/LIaS6nEF7w6zzIqMVfBjYOd9XAaRA2UPmxWbaU+zWr8rl8dbl1Ilt8OZ4eoucCWrrFAriTa2youyG0XB8iuXZ7F1V4kO3Mg2jvnkeLiyOkNdu3qzm0kqhXa87DXKP8y7lqnGzfaC0TjKpGv3YsrfB99k6b7u6vP27XDjN6HZLh8dOt3uWtq4uOqYb5pCIMxgArGdwfwkOzQAHePwzmZsd3m3cGN7g7Vw9+B8fVeRN/0nASO6iMOp4dQRGabsVa3VwT/zkSHmxbgLCnd/lQHX0XJ7mJt1tXPnhkLNIkQ7qOYoYvgV6c3RO0Id/l+/mys8+TQqMLe5jkR3W9U+DUf7oqvV+dZhosTV8NWRPE2fD4TNefP2MrNH73Jdrq6xowoV7OHggi3P4R4Gn7gV2LYzTnkSqI1jfU4sEn08EA9596KaG49g2uWEOzImvD5mJeYjHIYcfFBfKkeY2f1za2Je1jDABu4OjbExT91v6pb4Y51Ro20s1c2rsPpEY/4iHUyBz6MYgKZ9za4o8/jXtWr+knvQzJcrauu3eg+rhjcjaeyKsTuHgcJgfGdPoGBYZBIR5uGFW4cikoVVzxxysxJ4Kg+4nB6KlGBR9i/Fu8o4UlC7Iuwx8gHiNtflGhcH+MiLtl1vCvHgqi52RHmU+7yfVYQVdBlTt62Rc3VCvam47r9Rn6ZD4u74uvVeZbBvKrvCvgKN45Klt+Im7dqK+q66iEcsMNXiFsn/ttpDBlHx6iKW3sWP1W5EmdzJIuLlW+rchJ7EdE+doW9OaKmeBZiZSar39SVih134h854a51uljnGjUfW/Hr6sxwZA9XVXGxd0ef5+LS2cqh9yEZjKv6bp+RzWX9jysGd+OuYMBK8rt7I7KkyCRK+Aj3pI4QPFVcwmGTmZPAUX3E4fRc8EQS+W4nMZ2u2x+HdZRwmXCPvg24cizYGQ89t+eriobqI0oUuxUhT5wNMtibjuP2ix3dIcO1uVm7I75enWcZLgcrdVJx47hrkTgfwY6tduabZfXSRnExVhW39p3x3IMlciXO5kgWF07/RE5iL+P0jB6i9UBZxZyL69280GsuhrI6e8od69x5wYTtXePoiGLWCeO62h/F3tV9nlurs5VD70MynA/dPp09EInfxxWDu7EqNClMkiXZjBsjgwYi2pwTnhCraxm4ohw5PyJ62p8Pp5PAUX3E4fSww6oI4L8ocaAyBjICTa9H+8NelXGH4I+ombxyLOCzVZPOfNjGFU5Juv/Pnb5n7OpDhQr37eRLdb8Q2ZF8G9wRX6/Oswy3tyzfItw4QL3T6yqRf2DHVviqMt8QfH/yTY2LsapEa48a7yGsddRq9/mVOJsjWVw4/RM5ib0V5LmLz0ywN35e1R4+z85/F9uVmjJisxr/jOma2bmW7XLHOqGSo7zsiOaPqDTSzA1u3Cz2iKGr+rwdWyl6H5JR3Wf04CQvgR9XDO7GSAgYFkVgEjiRkSLcmBWYiznViWM9GGDnjfeA9c/jDWG8XVwCkwiDk8BRfcSR6ZFY+vZx2KzqPzcGviBRZrvPnyOr/WETxkAPX+q9I84qXDkWe0J/9im/xwbzGK6ZcIfGXb7HL7pX1snYs2TFbxTVCtX9DqKizvWZK+Pro/LMwbyqz/p2ceMMGA/bzXHgbOc4sRVj4nP0tOYxL2vBn7tnw8DFWFWytbMmtSN/Zr4sxpArcTZHsrhw+idyEntVaLI4U1xcIFynpp7ExqgPOu6q9ri84J4x/078s79RoxiTvZzG+MzV6wT0Wd88Jrbj2hwDjDGPiWRwr1sr42KfgRt3njfiij5v11Yzeh+SsbNP/Dnil/2ZXuTxSfMl0SBBmq+NK0QUtwiKPZ/rPdXi1TRN0zTNLTxO4+ZLok0X0nxtXLO94pm3C03TNE3T3ELhBG8+Jdp0Ic3XZufrtQFfEeo92Vv3pmmapmlu53EaN18SbbqQ5mvjmm2Enz2mUZ9l/Gyf01/9TF/TNE3TNLfyOI2bL4lrvJqvDT9Trn+ZZlf4C0pN0zRN03wojxO5+ZK45qv5+kR/8XMl/G3y1Y/DNE3TNE3zEh4nc/MlcU1Y8+PAj6mMf+LMvVUf/0wVP/5S/acmm6ZpmqZ5Cd21NU3TNE3TNM0b0Q160zRN0zRN07wN3779L6ZtN3iaJrrKAAAAAElFTkSuQmCC</SignaturesInfo>
           <GrussformelIntern>Liebe Grüsse
 Fabienne</GrussformelIntern>
           <Phone>052 266 48 86</Phone>
           <Function>Fachverantwortliche Projekte und Prozesse</Function>
           <EnableSignatures>false</EnableSignatures>
           <LastName>Peter</LastName>
           <Email>fabienne.peter@ksw.ch</Email>
           <Fax>0522664886</Fax>
           <BereichID>10007022</BereichID>
           <ProfileImage>iVBORw0KGgoAAAANSUhEUgAAAAEAAAABCAYAAAAfFcSJAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7DAcdvqGQAAAAadEVYdFNvZnR3YXJlAFBhaW50Lk5FVCB2My41LjEwMPRyoQAAAA1JREFUGFdj+P//PwMACPwC/ohfBuAAAAAASUVORK5CYII=</ProfileImage>
           <Sign>iVBORw0KGgoAAAANSUhEUgAAAAEAAAABCAYAAAAfFcSJAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7DAcdvqGQAAAAadEVYdFNvZnR3YXJlAFBhaW50Lk5FVCB2My41LjEwMPRyoQAAAA1JREFUGFdj+P//PwMACPwC/ohfBuAAAAAASUVORK5CYII=</Sign>
           <Verfuegbarkeit/>
           <OrgPhone/>
         </User>
       </Profile>
       <OrgBezeichnung>Frauenklinik</OrgBezeichnung>
       <OrgLeitungsrolle>Chefärztin und Klinikleiterin</OrgLeitungsrolle>
       <OrgLeitungsname>Dr. med. Gesine Meili</OrgLeitungsname>
       <Logo>iVBORw0KGgoAAAANSUhEUgAACjUAAAGeCAYAAADW5RFtAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAuIgAALiIBquLdkgAA0bpJREFUeF7s3QuxHLm2te0PQkMwhIbQEAzBEAxhQzAEQzCEA8EQDMEM/n+M7lXdspwrqypLmpqS3hHxRJzYx70q7xdppvT//r//7/8DAACdKX/KXwc+yf8a+SxHv2F/Hi0XAAAAAAAAAAAAAABAJof/IwAAeJ8LBN8KBT/KraDwi/xfwf8wux9SLvNXOSqQpCASAAAAAAAAAAAAAACEOPwfAQDY2Vsh361gsSxWLAsCd1UWQt4KID3apLfZh6PtCQAAAAAAAAAAAAAA8KjD/xEAgNUpt9EWXZTnEQpdpPdTygI+XOPt6O15G/nxVvT4x9G+AAAAAAAAAAAAAAAAuDn8HwEAWIUL6d4K6jyd8q14sSzAQzzvg2/igkePiMn01gAAAAAAAAAAAAAA4G+H/yMAALNSbgWMLprzVMllMR1y8/6i2BEAAAAAAAAAAAAAgI0d/o8AAMxA8SiMLn77It+lLJDDOm5TWbtY9a+jYwEAAAAAAAAAAAAAAKzh8H8EACAjhSJG3Hj/U+gIAAAAAAAAAAAAAMBiDv9HAACycMGaUMSIR3hERx8rLnz9cHQ8AQAAAAAAAAAAAACA3A7/RwAARlE8GuMn+SY/pSxaA57xQzyao4+nP4+ONwAAAAAAAAAAAAAAkIvzP6mLABDvf0c7CHtTXNzF6HTz+nK0X/E75YN4GmGOd/TkIlkXy/pYYyTHJyn19kReTMm+AMWF2fW+RZz/O9ovmIviDxvqfYtYnEsLUnxueZT03rZ6p1aitusR2i8AAAAAAABwl9uRijalnv4UihqToKgRv1FcfFMfK5jD16N9iv8oFDJitHIkxz+OjlP8R+GeNA+eKyen+B5Z71cEq/cL5qP4Pv/bvkWoz0f7BnNTotoStymKVT4W6x3N7+S8DwEAAAAAAOAuxQWHdftSD38JRY1J0PmMXyh0wM3r+9E+hTfNv1NLU8iIjHxc+ssSRrk7oLgIud5myIlRsSanjCxswH+4H0xOYcTT8f482jeYm0JRY0OKvzr3qPL1+kfw71LQCAAAAAB4iRI2+8DR7wOI83Yulu1LvVDUmAhFjfiX4pt+fYxgDoxwcEBxcQajvGEmt6mqGcXxjcLIcROp9x/morjA+rf9inCMMDcxxR/T1PsUsX4c7RvMT6GosRHF16pRBdh+56HwGAAAAADwMiWs7qj+bQCxFIoaN0RRI/6mMDLPvNwRQfHTG8UFUC7KYIQcrMAFyx6p8MPR8b6Lt+1QbxvkxAhzE1OiXghx7tvR/sEcFN6rxvt6tG8wP4WixgYUFzSOfL7meREAAAAA0IRCUSOwCYWixg1R1AgdBkOnHMJrGOHgjeIOZIoxsLLbNNXbnfNv611vD+TEs+XEqn2JcX4e7R/MQeGeNd6no32D+SkUNTagfC3WNRrnJ4CnKSHtffXvAgAAID9l26JGJWrd+TgRKSgUNW6IjufNKf5Cn4LGOW1f0Kj4+PX9hFEZsRsf89sUOCp+eKy3AXJafrrGVSn+yKXenxiHj1YmpfCRzXiMYr8ohaLGFykj22M/Hy0TANyjUNQIAACAQ0rYe27926MpUetOUSNSUChq3BBFjRtTRk85hNd8PNqvO1A8xbRHl6AgF9ikwFHhfJ8DI8xNSvFU9/X+xDgUfkyq2o+I9/1ov2ANCkWNL1A+FesYjWnhAVymUNQIAACAQwpFjf1R1IgUFIoaN0RR48YURhGZ15ZTNim+gYycKgvIzoXqLkz6cHQOzUz5JvX6IidGmJuQwv01l29H+wm5KYwsPB5tHAvz/i32dU/LFTUqI0dkpqARwEsUihoBAABwSKGosT+KGpGCQlHjhmjw35RCx/W8thu5R/GNgyJc4Dk+ZzwayxJTML6tS72OyIkR5iakeNTXel9inB9H+wm5KbRzjEdh/cIUihovUDzTwahRz/3RFVPCA3iJQlEjAAAADikUNfZHUSNSUChq3BBFjRtSmF5wXluNcKBQzAi8zh2YLmSf+qVDcWdsvW7IiRHmJqP8Uew/5LHcqLurUxhVeKyfR/sF61AoanyS4nu8CwvrdYxAQSOAJhSKGgEAAHBIoaixP4oakYJCUeOGKGrcjMJIV/PapqBRcfESxYxAex6Jzc9gUxbKKKM6ZPEcikomo3ws9h/y+HS0v5CXMmokNPyDovrFKRQ1PsnrUqxXJF8PGTkVQBMKRY0AAAA4pFDU2B9FjUhBoahxQxQ1bkT5U+hom9NS01+9R3ExI1OjAzE8mtTHo3MxK+XL27IjPzqxJ6LwbpbTViN0z07xu1a9DxGLQuDFKRQ1PkEZ9W5NQSOAphSKGgEAAHBIoaixP4oakYJCUeOGKGrchOJiMQoa57T8lE1eP/F9gWMUiOfRGz9L+uuM4ofIevmR0+ejfYiclFGjOOHcj6P9hZwURsQfjynbF6dQ1PggZeQ1aaoPpwDkp1DUCAAAgEMKRY39UdSIFBSKGjdEUeMGFBeMMWXnnHYoaHRni4uq6nUHEM+juaQeVUWh+HkOTAE6kWrfIReKtCahMNr4WN+P9gvWolDU+ADlY7Eu0RgxFUBzCkWNAAAAOKRQ1NgfRY1IQaGocUMUNW5AYfSdOS09ZZPXTTg2gZx8bqbskFQ8bXa9vMjn59H+Qz4KU+bmRnHIJBQ+0hnry9F+wVoUihrvUHxfH/UREG2MALpQKGoEAADAIYWixv4oakQKCkWNG6LBcXEKI4bMadmCRuU21XS9zgDySTc1tcL0nvNYtjB/JYrP8XrfIQ8KtSag+Pm23neIRePqBhSKGk8ovhaNKrD+erRMANCCQlEjAAAADikUNfZHuxtSUChq3BBFjQvz/i32Neay5MOB10sYxQaYjwutfU8ZPg2qQuHIPD4f7UPkovABTG5MqTsBZeRUr5B6n2BNSlQbx3RFjYqfkb+/LX+0qafrBpCfrzPFNaeb+ncBAACQnxJWD1H/9mhK1LpT1IgUFIoaN0RR46IURrKa13LTDCruYPnytn4A5pWiw1IZ1WGL53w72n/IReFjg/zSjJaLYwrPuWNxv9mEQlHjO5RRHyn4uZz7FICuFIoaAQAAcEihqLE/ihqRgkJR44YoalyQ8mexjzGXFQsaGZ0RWEeWokaeI+fw82j/IQ+FkU/n8PFo/yEPJaoxBccYGXgTCkWNB5RRz8Z+z6egEUB3CkWNAAAAOKSEvRPXvz2aErXuFDUiBYWixg1R1LgYxQWNnia03tfI7+vRPp2ZwrUeWEuWokaK9+fx59E+RA4KU+bO4cvR/kMe1f5CvA9H+wXrUaLeL6cpalRGzdLhdiee8wCEUChqBAAAwCGFosb+KGpECgpFjRuiqHEhikfbYUrOOS1V0Kh8EI5FYD1pOngVCvjnwOhZiSm8k83h+9H+Qw6KGzjqfYY4P472C9akUNRYUEZ+6ENBI4AwCkWNAAAAOKRQ1NgfRY1IQaGocUMUNS5EoYhsTlNNbXWP4lGfKDYC1pSpqPFrsVzI69vR/kMOStQLIF7H9J5JKbRtjMVIphtRKGp8o/hDwlHv3Z+OlgkAelEoagQAAMAhhaLG/ihqRAoKRY0boqhxEQrFHXNyIeoyndTKl7f1ArCmTEWNo6baw3MYQSsxhY8Q5kHDUVLKt2I/Id7Ho/2CNSkUNYoycpYOChoBhFMoagQAAMAhhaLG/mibRgoKRY0boqhxAd6PxT7FPJYpaPR6CKM9AevLVNTo6069fMjpw9E+xFjKyCkr8Tze25JSKA4ei1FMN6JQ1ChevmJZI309Wh4A6E2hqBEAAACHFA+A4efF7o5+fySFokZsRfG5WB+fPVDUmAidY5NTGKlqTu78/PNon87G6yE/pF5HAOtJ9dKmjBqhBs9hRJ+EvF+KfYT8UhfY7EqhOHgszovNKNsXNSqjZumgoBHAMEpIx1X9uwAAAEBmCkWN2IpCUeOGKGqcmOKTqd6nyG+lgkYXRDA6DbCPbEWNPE/OgU7whLxfin2ECdT7EOMpFAeP9flov2BdytZFjcqoa873o+UBgCgKRY0AAABARaGoEVtRKGrcEEWNk1I8KgjFZHNa4savfC7WCcAeshU1MkLWHH4c7T+MpTDS6XxoPEpGoTh4rCU+FMPjlG2LGpWPxfJF8vMC07wDGEqhqBEAAACoKBQ1YisKRY0boqhxQsofwnS/c1piCk6FDlxgTxk7eCnwn8OHo/2HMRQ/S9b7CPnx7paMwjvZOBTMb0jZsqhRGfVRq3+TZzgAwykUNQIAAAAVhaJGbEWhqHFDdIxNRnEnNCPrzImCRgCzy1jUyDVpDkvcA1eh+IWs3kfIL901eGcKxcFjfT3aL1ibsl1RozLqo1YXNDIaKoAUFIoaAQAAgIpCUSO2olDUuCGKGiejULwxp+k73RQKagFkLGocNRUfnkPxSSIK72Jz+nm0PzGGwv1nLIrlN6RsVdSojHwHp8MCQBoKRY0AAABARaGoEVtRKGrcEEWNE1G+FPsO86CgEcAqMhY1MlLWHJgmNBEl6sUP7TFqVhIK72Zj/XG0X7A2ZbeixlEftVI0DCAVhaJGAAAAoKJQ1IitKBQ1boiixkkon4r9hnl8O9qfM1EoaARwk66o0bxcxTIirw9H+w/xFE8pWe8fzOHz0T5FPIV7zzjfj/YJ1qdsU9SojGo35T4DIB2FokYAAACgolDUiK0oFDVuiKLGCSg+aep9h/xcCDj1CCJe/rf1qNcNwJ6yFjV+LpYReTHqTwLKn8U+wXym/2BmFdV+QSzaMTblfV8cBz0NfeZVRn3UOv0sEwDWpFDUCAAAAFQUihqxFYWixg3RGZCc4o5nRtOZDwWNAFaUtaiRIq050FGegMLo33P7ebRfEUvho7OxmIZ9U8ryRY3KqOdaiuYBpKVQ1AgAAABUFIoasRWFosYNUdSYmOKiMgoa5+N9NvUUmwoFjQCOpCxqNOVHsZzI6cfRvkMs5WuxTzAnCroGU2jPGIfC3o0pSxc1Kh9kRBvQ9B9lAlibQlEjAAAAUFEoasRWFIoaN0RRY1IKRWVzcgfE9B3NCgUPAI5kLmrkujWHqYv+V6DwfDm/z0f7FnGUb8X+QCxGk9uYsmxRozKqDYiCRgDpKRQ1AgAAABWFokZsRaGocUMUNSal0FE2JwoaAawsc1Hjx2I5kdeno/2HONX+wJyYyn0whdH0x+E+sjFl5aLGEW1AS3yUCWB9CkWNAAAAQEWhqBFbUShq3BBFjQkpFJXNafoONoVrM4AzmYsaPbpNvbzI58vR/kMMxS9i9T7BfJjKfSDlz2JfIB4j/m5MWbKoURnRBkRBI4BpKBQ1AgAAABWFokZsRaGocUMUNSajfCr2D+axQkEjxx6Ae9IWNZqXr1hW5PT9aN8hhsI72Doo7BpE4Zl5HO4hm1OWK2pURl1TPh4tDwBkpFDUCAAAAFQUihqxFYWixg1R1JiIwtSZc5p+1CmFEWcAPCJ7UePnYlmR1x9H+w/9KSOmtkQfTME7iMKo+uMw2u/mlKWKGpVRIyhzDwEwFYWiRgAAAKCiUNSIrSgUNW6IosYkFBeVefqfeh8ht69H+3Mmiqds5dgD8IjsRY0UaM+BkYEGUbjfr2P6Z9BZKT+K/YBYNKBuTlmmqFEZ1QZEcXACihvHb/xhlo/tezyq5+2/YcTmxXifFvv33jFxOxa2mUJeoahxYsozx7d54Ie///3R38P6FK6JA3gbvm1LO9rWR27/3ng+6UxhH0G78e8+3UePg9u/Y5CBRb3tZ/8fvfFc1pm3caE+l99TthNscZ4rFDVuiKLGBBSKyub07Wh/zkb5XqwTAJxJXdRoCsUm+dGZPoDiToF6X2BeP472M/pS/N5W7wsEqfcH9qNEtSV2feZVfC0Z8cxKQXwgxQ3g7mDwcetG9x5tLz6O/Le/iH+Lgo7kFJ//LtjyceFR1FscF/4bHknax8CSxQoKRY0TUPzOWV73Wt7r/Pd8nLvAjU71RSg9r4k+VijgOqC4MM7nqp8ffG617pv037uds9633sfsiycoUfvI591tH/EcmZByu7f6fPI+q/fls/w3bu8OnJcLUHwO1/u5B56/XqT4ucftBH5GuV3fe7YT+NhY7lx/W7d6nXugqDERihoHU3wB63HBQl/eZ9NXvCt+EK7XDQDeM0NRo18G6uVGLt+P9h36UvwCW+8LzI2vrIMpbuiv9wNiLPFBGV6jRLUl9i5qHNEGlP45fmZK2dk4uo3PndTuoJ6+mENxJ4LP+966dtApfn7we2pUMbN/x783dP8rPieOtvcVUdvu6Ld7mrpzWPG1z9caX3NaF9w8wtdbH+tbdLJ7PeXoOGqNa+JivO4y8ly9uRXSdT/OZqPcniVH7yNbZh8pLZ9F3nX0269QfJ30e0XEdfJ2L526qFXxOXS4fxr7dPT7z/LfKf7mq6IKvG6F6lGabOuRFBeo3+6/Uc897/G9xfvQx97UfQoKRY0boqhxMCXqxEM7qxQ0+sZVrxsAnJmhqJGCkzlQjBVMcQNVvR8wN6ZyD6ZwHo3z+WifYC9KVFtit2deZcSHhUu0YWTi7SluU4nqbHyF9/+UHRdK1DnfozPa29ydV/VvRXO785CihLffrpcHv5qub0Zx0YCfiX1tqddnpFtH7bLvSArXxNcNuyZGU26FjNnO1ZqPi+k/xLhC8fPkDPvI582U++ht2ev1aa7+3SuU2/11ZFGrj0Xv6xnfG1x8VK9PD03aCvx3ir+JY9N9mKlkKlC/x8s4ZeGoEnX+UNSYCEWNAykjGrPxGt+Epn/BUvx1QPYbKoB8pniRqJYZOVGMFUzJ3kiK5zGVezCFRsdxth1ZBf9Rpi5qVEa0hfq9n4LGBpRbccCs9wIfC26HnOZ6qkxVwKO4rc3bOGN7m4/b0EKet9+slwO/mqJvRrkVcs/yTnm73i01larCNbGd8GtiFK+XZCggvcLXmCk/xHiG4n00a9/wVEVvSsizSP27z1B8PGR7ZvJ12/ecac5FhaLG9czSFznLRwTvmfF8jzp/KGpMhKLGQRRf4Or9gdx8YV+iMUShsAHAFbO8SMzaeLcTirGCVdsfa2Aq92DV9kecH0f7A/tRotoSmz/zKu6grX+nt2XaMEZRboU8q71feBSY9J0WyhQFPErGzuj3hO17hc7a+1L3zSgZRo16lY/DJT6qVLgmtjfF/fARykzb/RErFiavuI9SFwcrIdu7/t1HKDMcD9MUOynenvXy90BRY5y0fZHKLCPtPmOm8z3q/PF1JewBHOcoahxAGdGYjdetUtDol/V63QDgEbMUNfLhQH4UYwVSohp2EG+JDpgZKJxH41AIj78pUW2JTZ95lVEzJVDQeJG3nWQdXaoVr1vqQh8ldQGPMkNn9BFPmd79+qDQWXtfyr4ZxcWMs44i9h4f91NOsXejcE3sI+Sa2IuXXVa+3nrdpi5MVnxNXXkf/T3C5tG6j6aEbPf6d88oMx4Pvk5mL2CNarOjqDFOur5IxcfZas/ItRnO96jzx/ubosYkKGoMpoxqzMZrpm70uFGiHuwArGmWokY3DtTLjnwoxgqi8O61LqZyD6JwHo3DcY6/KVHnYbNnXsXPpSPagJZow4imfJTdOpg8CmXK53IlZQGPMmvhTq3rdUKhs/a+VH0zikedWf2Z18fllNMOK1wT+5rq2Unx+brT4BUuspjuvVDZqR0hXfG4EnJtqn/3Pcrsx0Pa0W2VqL5vihrjpOmLVDxYma9x9TKuLO0H5krU+UNRYyIUNQZSRjVm4zWrFDT6RXe3my6AtqYoajSF611+FKkEUZiSfV2MYBdE4TwahyJ4/E2Jakts1VHhd/AR0xFR0PgkbzPZ+f3Bx2m6UaqUVAU8is/p1Ubm6Ha9UOisvS9N34ziou6d+i18Lk/1jKlwTexvimcoxQOn7Prc4ntL+sJkxftopWlJn+H1TrGPlBRFjcpKx0PW9waKGtcztC9S8XOOZ4TbvZ0g3fOyQlHjhihqDKKMaszGa5bpKPa6FOsFAFfMVNTINS8/irGCKHxUs65prsuzUziPxuAYx7+U2YoaRxRDfz1aFhxTdi9mLPk+l6qDUklTwKOsXPDVpYhHobP2vuF9M4r7LHbdVz6np/nYUuGaGCN1YaOXr1jWnaUtTFa8j2g/+Odd6MPRNoqiDC9qVFY8HtLdPxWKGtczrD1Q4Tr+n3SFjQpFjRuiqDGIwg1qPst0BihRD3QA1jZNYYHiBtZ6+ZHL96N9h7YUpmNfXL3P0Z7ir+p/2/YI8flon2BPyjRFjcqIkYsoaHyQ4jYSPjz+nTtu0hQ2KsMLeBQXfO0wWnPzjmmFtvD7hvbNKLuNzvgen+PpR21UuCbGSVnsqqw2MuarfP1KVYSqUPvwK++jYe/0ytCiRmX1QRfSnH8KRY3rCe+LVPjo8ViqwkaFosYNUdQYQOFlYz7fjvblrBQa6wG0ME1Ro1XLjpzSdxzMTuEr/vWln3ppdgrn0TjppjXCOMoURY3KiGtGuq/nM1L8sccOxRivcOfz0FF1bpShBTzKTtN7Ni9oVeisvW9Y34zC7Ba/8rme+rlT4ZoYp/k18VUKfYzv8/1m+HOwwj56n/dR+PPl2+/Wy9Lcwe/uUgBuKQobFYoa1xPWF6n4GYd9ci5Nm5MSta8oakyEosbOvI2L7Y05LNUZoHAMAmhltqJGOizzm2aqp1kpdFatj3e6zhQ6J8b4cbQ/sC8l6t328jOvEtWZUqKg8QGKjx8XKdTbD79LcUwpUef8b89Syo4fNDQdSV+hY/C+8Od4Zefppu/xPSLt1MMK18RYaWYXUXgfvc/n77A2RoV9dF/4NVYJud9Vv+n7rJ+lf/t3Cxt+71QoalxP975IxecrfSePSzEgmEJR44boAOtIYUSP+axW0OgbMo32AFqZrajxc7HsyIln0c4UGknWN9W1eUYKU4+MwVS6+IWSuqhR8df90e/f/r0Uo+plpXi/7Nax2MKXo+0ZSRlSwKPsXJjQ7P1M4T3kvtD3YWXHQosrUhY2KlwT4w1vs1IolntO+POLQvvzc3xMh/TBKqFFjcrO99mh906Fosb1dG3vVj4K7b3P+3y0PSMpFDVuaPhD+aoUN5rW2xu5uTNgqdENFF56AbQ0W1Gjp5er1wG5UIzVWbW9sah6v6MdxY3Sv21zhEg7Ug7GUNIWNSq+VkQ3iLsNgynaTyi0P7/mr6PtGkUJLeBRfB7vPtp/s0Jphc7a+8L6ZpQRhfczG17YXVNGXBN371sY+vGIwqAp14QNXKK4KKb+fdznfdT9PUYJK2pUdi5ovBn2bqpQ1LieLv1Gis9VRme8buizkSkUNW6IosYOFBoJ5uP9tVRngNfnbd0AoJXpCtAURiFIrt5naEeJatDBeEOLDlam0EkxzlIfnOF1SuaixhHPnFz736H44ybeA17342j7RlHCCniEjuj/NBkpWaGz9r6QvhmFvoprUo0arnBNHGPIcaDQt/Oa7v19ip83ubZe523XdcpwJepZhGvmP7xPh7TjKBQ1rqd5X6TieyujM75uaD+xf79Ylp4oakyEosbGFB5e5tP9BWcEhYciAK3NWNTIV1f50SHficIUOPvgva4ThfvIGN+P9gf2pkS1JT71zKuMGMWIkUzfobgYnQ7mdoZNL6VEnfO+19OW+6uXR99QaJe8r/szvELRzWvSvGd5WYrl6olr4u/CRyRS2Aev61qQqnCfe13Xvgb//eK3etp9pO/SkP4jhaLG9TQ9lhT6Sdoa1qenRJ0/FDUmQudXYwovG/NZrjNAYWQmAD0MeSl9hcL1MD+eRztRaFTbx7ejYwCvU2hoHIN7A37j46I4Rnp6+JlXGdG+yfnxDm+bYjuhjZ9H2zqCwv4c5+WpdxWeoe7rej1XGHyhjRR9BwrXxHFCpyNX2Nev80hc3UaMUyiOeZ0L7rsWDCs8i4wR/r6qUNS4nlbb2s/DIz5EXd2wvmL/drEcPVHUmAgNoQ0pXBTns+ToBgoPRAB6mK6o0RRGJchtyuNqBgrTKexjWMHB6qrtjDjLjaSP1ylRbYkPPZson4r/JgqjmB5Q3FHBxxz9DGk7U+g/GOflZ0uFtsn7ehc1UtDYzvAZJhSuieOEvW8rjK7aRrf3ScXPneyj13WdetoUnkXGCW3TUShqXM/L21rhA5++hjwfKxQ1boiixka8LYvtijksefwrjEoGoJdZixrp4Eyu3md4neKG8N+2NZZGEVhjCs/VY1Cki0NKmqJG5U8Z1Zk5vLAiE4WOiv5+HG373hTaWsd6qdhAobP2vm5t04qnEK5/D9d1H1HsHoVr4ljdC7BMYeCU1/UuGOdcfF3I6KcKzyLjhPYjKRQ1ruelba2MbLPZxdejbd+bQlHjhihqbEAZ8XU+XjPkQhtB4WEIQC+zFjVyn86PzvnGlI/F9sUePh8dC7hOod1iDKZTxyEl6pw8feZVRo+gw2iNBW+PYtugn/CPJxTuw2O91Haq0D55X5e+GYV3wT6G3n8Vroljde9PUvyhRv27eE7XtmuFURpfF3YtVXgWGStstHeFosb1vFrUyLU6xh9H278nhaLGDVHU+CKF0Tvms3JBI8cjgJ5mLWpkxLr8eCZtTGFkjv1QCNaYt2mxfRFnyDSnyE8ZXtSoZBkVkGenN8qsxTtuiH9Pxg6YkBF1Sgr9B2O9NHKy4mO5/pv4VfNrucLUtX2FXwtvFK6JY3UfTV4ZvY993XZbkj8Odz/T3dFJ3/6dn8W87KOfYfzbXYsrlNEfzvs95JV95DaO0fsobNRbhWeRsbqfkzdKVN84RY1xXi1qnPW5ycfGe0Zev98T3oareFvUy9GDrys8gCdBI+gLFIaunY8f+sOrxqMoURdyAHuasqjRFEZwyW3aYysrb9Ni+2IPTNnbmLdpsX0RZ+jUfshLiWpLPCtqzFLsHNohmJ2S9WOOH+JjxseuG8SfGu3Q/17cCe3189+q/36k8CmolZX6D3zO3jqjvD+9bjc+Rvy/j97HRy6PqK/wPnJfj6LG7Nv9dh54it3yPLDb/y/juVAaMtOE4m1UL8ustrsmPkIZsc7e3n7WaNZnpvj55bNEPzd3PzeVEe3LPh9cxNhyH7kAfsQ+Ci1+Ubzt6mWYye1a6f1UXid93fT/PsP6hdShKBQ1ruflba1EX+Me5XvJ7VnYx+5TbTuK77O+L/hvjG67Dh9kQYk6fyhqTISixosUf52f/QUbv1q9oJGRyAD0NnNRY9aOTryp9xleU29fbIMCl0YUNxDV2xf9Ma0u3qVEtSUePvMqbjCu/+1I0z6b9+DtUWybUdyh4OPEHQzN78mKG9VHHoehU1ArM/cfuA3y1kn1cFuk/624uCTL9ebz0XI+QvGzlNe/hagikqPf7qnpdUIZPYJYzX0nl6+JireRz6MRRURnvF7hfQwK18TxuvWnKtHvny706N5+oHgf+hrQu7Cke1+3Et3/5mfbkDYeJeI8C59BT5mtcMz3F/dhPFVorPjYzFLgVPPydL9nKr6/1L/dQ6uixpbPyVH3SBdCH/1+Ly+/eypZanluz8RNPyK4efu7w6539fL0plDUuCGKGi9QfBHM9jKNcyEPTiMpWV7uAaxr5qJGP4DW64Nchox2sCJvy2K7Yi9M29uIt2WxXRFn2JR+yE+Jakv87ZlXyXpN+Fgv664Ut9WN6MS7FTKG7QvFnWAj2iUvF7hdoczWf+B94s6+JgUIio/p0dsgfOSNI0pIx1X9uzNRRl0Dj/ia2PT9XrmNKpahY9rC+9X8m8Xvz4Br4hOUqHXzdWJIu4HifdjjPA75ME7xste/3UvoM9eN4n3k957Wz5n+e+H9s8oMRY0+J13I2OzjIcX7MNO6RxQdR7WFp+sfU6LuH1P23Sh+dx7VTtD03L5H8Xkw4lk5tF1KoahxQxQ1XqBQPDYX3zhCvyaPpvhlo15vAGht6tFglBEvL3gcz6WNKJENrcgl/Mv3VXlbFtsVcShwx7uUqLbEX555lcwfC/j5dukPOJ+hRI5y5M5ZdxgO2/5K9L0qtMBNmaX/wPuhW7uj/7a0Li54VPi040cUihrvUDLMTuFzIWLkN197MxQ3hoygdqNwTRT/bVnumqhEXOfS9JMpfr5usc5ep6jRDKOmMU3xsarifdRinYcdd0qmwr6a72Nd97XifTjqelnq/jypRL2zU9Q4ISXyI1VfN4d9fKq4XiT6vA/t11MoatwQncdPUpi+ci5pXtR6UiheABBh9qLGqMYnXDP18ZWJwrG+rxQdzyvwtiy2K4LU+wEoKeFFjcqor/qfwQinBaV3+4iLNdJ06LwtT72Mvfw8WoZelOz9ByEFXKaM6Jz6W70sIygUNZ5QoqdErXn/hBb4mTL6GhH6QZnCNfGNstw1sf6dTtLN7KD4WfuVZ5nIkbIj3gmGjNB4RvE95pV9NOy4UzIWNXYvZqwpGfqPIwo469/sgaLGSSm935vDnoPuUaKfk0LPC/9e8ds9UdSYCEWNT1AiK7nRRroXtR4UOl0BRJi9qJH7eHL1PsM1Cs8Fe0vRgDIzhVHQx0gxxSXyUqLaEv9+5lV8LZjlnsoopwWlR4dFmk6KmhLZYRG2DZSs/QejCrhGXZOGfyyuUNR4QundSXtmaAGO4oKokfdqrolcE1+mRBTjpG7TVbwNnr3Wh33Yo0QUj6f+SFXxNnj2I+qh7/hKVOHLI1wUO6wmQxl9v+x6DVIoauxv+jYHpcd7s7d/utkzvEwS9YFu9MePUdd2ihoToajxQUrUDRHt7FLQ6IfRet0BoIfZixopUsmPDvkXKaNH6cB4WzwD96R8LLYn4qQblQK5KFFtibeixiEjAF30vd5eO1P83N9q/w0p1niGEtkuFPa8rmTrP3BH8LCpxEwZ0T49/B1NCem4qn93Bsqo9z93kqZ4f1daXvOfFTZao8I1saIscU1UIt4/h+6rRynep48UXoU++yoRx9oUbTmKt8Uj11zvx6GFPkqWosYU7xPKyPulddsGStT9gKLGiSl+bm5V6Jf2o8cbJXKQl7BtoVDUuCGKGh+guHEwqpoZbWxzbCsjv8YFsJepixpNmalzekcUtLxIoRgLodOgrUj5UmxPxEndGIjxlLCiRpnxPZvnqILyaoeFO2Kn6bhRnh0556qw9jb/VvG7o/nZIMUIHEr09Wl4IYxCUeM7lBH3K19bh4/gWVJcqDHq3h3yDKtwTTygTH9NVLrv2/o3s1POtkn4NUiJmL433UhfZxRvk7Nn7W1Ger4jVV+1MrKwsdu2UChq7G/6okbzehTrdIWvK6meg88oj3wo0ELY8aFQ1LghihrvUHyDp6BxLlt15CocnwCirFDUyDNobkw9+iKFYxyM1vUiJUPD925ST7WFHBTucefcNkBxcEG58rGHt+N07aVK1IctkVM9ZjjnfTykGt1KiZ6xZfj5oFDUeEBxv8Vv69GZz4mUHbnKqEKNkL4IhWviAWX6a6L/ZvH3e5iyPVfxvj06p8NHNFR676Mp34cVf0R0dI9O8bGVMrJtx9fLlEVgiu+XUYVOpW7HuUJRY39LFDWacqVQ3ef0dLMjKRFF+RZ23VcoatwQRY0nlJFfLOCa3QoaGY0J7/G1yzd289ezvu/e+LjxzfgVHra6/JvmL2Nvv2l+yDtaNsxrhaLG6MZOPOfn0X7D4xRff+vtiv1M9YV/NtW2RIywIhnMS/E7R33s4Fd8IFJRnjlu/Bw1bWGoEvEOHvZOqIw+5308pHymUiLbqylqTEoZcY6k7sxVRvTn+Nrb/VqhcE18hzL1NVHpPdrk1O25SnnsD+n/q5ahh5X2UZr3EWVUG6mvSanfKZRRM1R2+TBCcZ9l/Vs9UNS4COWZmQ78b6dsa1dcfF6vTw9h74xK1LXd15XhD+D4B0WNJ5SoqVvQhh8Ut+rAVUZNq4Hx/MLhG/etYPHvYsOj4yQDxS9Jt4JIL6/5Gut1GPFVGK6ZvqjRFApuc5tm+P6Mqm2JfaUaPWMmSlRDKH7FMYu7FNoSH8P5VFHuNXr7/WD66buViMb9XYoaUxfbK1EjbhhFjUkp0e1pU3yEooz4mLV7safCNfEdytTXRKX3NW769lzFgzR4Ow3p/1N6n38r7CNfe31fStNHq4Q8P1Sm6adWIq+dN13euZSotjyKGhehPPIhjNsJpm9fUSLeGcIK2pWoa7uvKzREJkFR4zsUisXmsl1BoykU5uzBDxwuAPS90zfRJY91xV+MeP1uo0DeRn7kOM9jlaJG7vG5Td+hPIrCSKS4YdS7ixTaKsbY7l0Oz1M4Px+TqjMxA2+Pt+1Sbytze9ISH9UoEedI2Mjqyohz3u0P6acVUyKf+ylqTEiJ/hDn+9FyZKVEF2p03z4K18R3KFNfE5Xe17ipzt+MlN7nHzPXdKBEFzVO10+tRG+jLv1LCkWN/S1V1GiKnx/e63+ednTGmhJxnoedG/6t4nd7oqgxEYoaDyguqKm3FfLyDWe7BnuFqafX5c4WF115H0879VVLijuhyoJHP7REfF2CX61S1Mh9PjemTbxIGfGFLXKi0+IihdH64y3xfIH+FNoSH0dxe0U5KnhYajspIe859e/2okSf825fnKbAtVju3ihqTEiJ/lhzuo5s5d7oO611bcNVuCaeKJa7tx5FjRHvoHzw8gIl4vyjH6gxJbJgb8qBd5SoqWlLzbeTQlFjf8sVNZpy9A691KAbSsQxQlEjuqKosaJQKDaXqV6uW1IYaWwtbrxwMQovr09S/GDhbeepuCNfVHe0SlGji2TrdUMefJ18kcKzAUp0WlygvPeFLvphhF48RKEt8TlbtpWcUW4dFr7WLzdNtxLSmVf/bi9K5Dnvjuip2mPelrlejx4oakxIiXxm/Xq0DNkpUQUON12faRWuiSfelrlejx56FDVG7Nv0I25mpkTsI/rrG1Oi+oqmLGi8UaLbk5u/hykUNfa3ZFGjKe5b9v/hgXSWa0dRIo6RH0e/3YNCUeOGeEgqKGfDzCKfbQsa7W39622CubiQ0Z0qFB00pvh67m1LoWNby4ykpEQ1duIaOuEvUBjBFqXlijV6UyKnLcN/uObjIQptic9h1N4Dio+jJa87CkWN10zZEa1EtXVQ1JiMEl2sN+0H2Epkm2DX+67CNfGEMu010X+z+Pu9uL2IPoiLlIh95P4+9lFDStR1Yer9pkSP1th8tHyFosb+li1qNMXFvUteg5WQY6T+3V6UqGs7RY2JUNT4RvGoTRSJzWXbjlqFDtd5uQHB90BGZAym+LzxiI5+OKXw55qVihp5Fs2NUbuepDACKWq86z1JCZm2E78I+5IX81N4fnsez1QbUaI680KKQpWoc37KZyblNqJIbxQ1JqNE7XubcpTGGyW6ALRbZ7jCNfGEMu010X+z+Ps9TX0+j6REzfD37ej3cY3C88ODlMjRGpv3MSkUNfa3dFHjypSQY6T+3V4Uiho3REeXKO4EZsSmuWw9XL7CNXQ+vskyYlIiiq/9bpDw+RT1EDS7lYoaKQ7PjUa8JylRDayYxzLX7CgKU7jHo2MND1Nmfw8e8SGtf5MP6jahRHXmhXRoKVHn/KwFPNtsH4WihIIS2Y8x/ci2SmSbX7c+C4Vr4gkvd7EOPfUoaowsvuX96wKFfTQhheeHBymRx7h+8ng5rlKilp+iRkxHCTlG6t/tRYl6tvd1JewEwzmKGkWhmGUu2480oHDMzsOd4zzsTcL7SvyMwjl2bKkCGYURO/P6ebTP8D6F9yv8pj5OcE7hvhBv64/V8Bxl5nud3wtHfVTDxyKbUKI68yhqTMDLXaxDTxQ1JqJEjtDfdTrlKErkaOzdipEUroknvNzFOvTUo6gxeurXb8I0x08qtl8E3/fYRy962471tm2u/t1ZKZFtYk0/mlAoauyPfu5JKSHHSP27vShR/fcUNSayfVGjwmgcc+ErJam2CXLyTZWHvMl5H4qnL2E033+sVtTIM0Bu048IEUmJepnDXHgWeZDCFO5j0FGDhymztiX+W1SoRE4ZWuJ+sDDFBbO3D/Tqfd8DRY0JeLmLdeiJosZElMgR+pcZWECJGi35x9Hvt6BwTTzh5S7Woacu20eJHtHbxUvMKvWEt21Wb8eefEzwEeALFJ4fnqBEvqs2PbYVihr7o01hMsqtncAfM9T7s7n693tRKGrc0NZFjcrnYlsgPwoaRYl6OMM1frnl4W5Biosd/HW3C+F2HclptaJGpuvNbfuRmZ9RbTvgZuv3vWco3BPiLTH6D+IoM7Yl+uOof4t3/X/LiHcJ/yZFxBNT3Bbke5XPA7+TuiF/xJTmRlFjAl7uYh16Gr59FIoS3iiR98IPR8swIyXyo9Yu91uFa+IJL3exDj112T5KVAd9zb9LceMDlFEfx/s5nuLGCxSeH56gRM4s0PRaqlDU2B/93skobl/yse9+ax8HLl4c1k5QL18vStQzE0WNiUz5gtKCEjntAF5Hh9cbhetnXtteU3ek+CXPxfGjGp1GWK2okVG5cmOqxAcpo6azRH5LXbd7UkaNnrYznp3xFB8zxfEzg18KGov1GFVEzTk3AcUN537P9H1pWIfEHRQ1JuDlLtahp+HbR6Eo4Y0S1Qa1VFu8EtkX1OUaqXBNPOHlLtahpy7bRxk9AIsL57wMyxQzt6aM7lP2PvJxzj56kMLzw5OUqA/wmrZXKhQ19kdR4yDKrXjR9+nRHzi+q17uXpSo9yGKGhPZskFTccdvxkZBHDvsCNiVEnWxxuN8jDJN6saUchTHle8vyxXHeJ2K9UMuP4/2GX6njG78RmL18YJjip/nftt+6IrnZzxFmakt0e8E77ZjKKOeQTnvklBuHRM+rj2iQlQHYgsUNSbg5S7WoSeKGhNRotqcvhz9/qyUyI9aexW9cU084eUu1qGnXvv3Q/Ebo/ndmALHipLp43j20QMUnh+epESNSNr04wmFosb+KGoMoPh54DZDg69h0/Q31+vSixLVnkZRYyJTvqC8QvHFgILGebhRl4LGgsLxm8tSjXxoQ/HDjkfWmKlj6hErFjVSDJYbHe8PUEZNgYM5cB49oNpm6I/CdTxNmaUt0e/sp9deZVTb1HLP87NQbiP9+7lt9vdEihoT8HIX69DT8O2jUJQgSmTR03LT0SpRHzF1mXVC4Zp4wstdrENP3baPkvFDOz+zuI3bBRbb99Mp/hCl3kajeR/5+ZJ9VFF4fniSEjYiaf3br1AoauyPosYOvF3F+9D3l6nrP+p160WhqHFDWxU1Kv6ShhE45nG3I2A33h5v2wbj+fj8dLSfgJLi83aVAscVixq5rubGdfYBCs+3OPP56LjBf5Soxk/8p0tnL9amzNCW+HA7hjJqfbgvBFBuRYzTd04coKgxAS93sQ49UdSYhBL5zLpcYYzitrl6PXvo0namcE084eUu1qGnnkWNM3x47fanW5HjdqMEKqOnoH7EbR95WbceyVHh+eFJSmRfSbNnDYWixv4oamzA21G8z6IK88LU69qLQlHjhnYralzuArEwChoPKDO8NO2A4xOX+LgRN1DNWuC45MguygoFp6v6erTP8B8l0/Q3yInisTsU2ifiUbSOpykznKtPjWyljPgwwe+zjOLSmLepuM1mxSLGGkWNCXi5i3XoiaLGJJSogqcfR78/O2XK0aduFK6JJ7zcxTr01LOo0c8Ssz1DuE3Vzz6+Pm1R8PK2zvV2yMzHlPeRz5GtipIUnh8uqNevo2bHo/9W8Xd7oqgRT1E80vrtY8d6my6lXvdeFIoaN7RNUaPCtHxzWW6KixYUrp3jUdCIJnwcyWwjOK5a1MgzQl5Ldqa0pEQ12mBeTPN7h8LHb/G2HjEC1yjZ34efLtZVRt3HKXhvQLl1UOw2ajZFjQl4uYt16ImixiSUqH2+5D1CmXL0qRuFa+IJL3exDj113T7++8VvzcrX7NtojiuO+rrCwCNbjLip8PxwgRL1bkNRYwNK1H2DosYHKbe+363aCert0ItCUeOGtihqVKK+YkQbjNrxDoUO17EoaEQXPq7ED7nZv8ZdtajRDTj1uiIPCl9OKLxX4RE8v5xQZhsNY3bfj/YDcI+S+Z53eUpnZdQHNnRKXKDsWshYoqgxAS93sQ49UdSYhBI1wsuyfUbVevbU/DqpcE084eUu1qGnrttHmXG0xnv8Qb+fd5eZDvltner1nNly+8gUnh8uUKKeNy6/Q9cUihr7o/3ghDLjIDZN1dukF4Wixg0t+4J6o6zw1cxOmj3ErEihw3UsCgLQneICu6wjB65a1Mj0vbnxscMJhQ8e8Aiesd+hRI7Ygn98OdoXwD1K1rbEr0fL+yhlVOc1I2I/SLlNLc1z1z8oakzAy12sQ0/Dt49CUYIoUdegZd/BlelGn7pRuCae8HIX69BT9+2jrN6n6YKPv0cJPFr/GSijRluPcitynHq0TYXnhwuU6a6nCkWN/VHUWFHcTrD7B4//qrdPL0rUOxFFjYlM+YLyKMUdVBSBzeOljoAdVNsLsSiqQSjl1nGW6YF4yaJG87oV64lceD44ofCsi0cwzeg7FEb1j0dDKC5RMrYlNnlOUUZ1Xi/dLvgqxaMyukOX561fUdSYgJe7WIeehm8fhaIEUaYtyMtCiWr7aX7e+G8Wf78nronnQraPEjVSWgZeVz8LT1U8p2QdlKCHWfcRzw8XKNNdTxWKGvujLe+Nt4XsdA94SL2delEoatzQlC8oj1Dc8Eij4zwoWLhDiXoow+8oBMBQiu9pGaanXrmokaKWvBhF6B0KI8zhUZxH71BohApW7wPgUUq2tsSmz8b+e8XfjrTMFHOtKG5/GbU/ZkBRYwJe7mIdehq+fRSKEqRe3o6WnalGiXr2b37e+G8Wf78nronnQraPMmok79FcPDfFCI6K99GOo3P9XeB4tE2yUXh+uECJ6otuNouHErXMFDVuTMk2CE0q9fbqRaGocUNTvqDco+z6MDmr70f7Eb9SRo3csDs3Hkw7xD7Wo/haMKqDbeWiRheO1uuLPOhsP6DwbIBncB4dUDytUr2t0A8fC+EyJVNbotucmr4nKqM+Vlj2Gf9Zip+tuC/cR1FjAl7uYh16Gr59FIoSpF7eXurfXYky7Xnjv1n8/Z64Jp4L2z7KzjPReb39gX/qdgxl933kQvG0+0jh+eECZboCQYWixv62LWpUaCd4QL3delEoatzQlC8o9yijij3wvOYdAatSuG6O8flofwCjKSNGb1y6w1PhxSSvKb4AjqYwwhyewXlUUShoj8ezNS5TsrwTd2vHUEat49b3COWj8C7wOIoaE/ByF+vQ0/Dto1CUIPXy9lL/7kqUqPOm2ehTNwrXxBNe7mIdegrdPkpUoU5mbvtKO4Ksl012LWy88eiN6QqeFJ4fLlAoanwfRY0bUShmfEK9/XpRKGrc0HJFjQqdu/PwjYCCxgcpHNvxmKoR6SkenTjq4Xr1okYXidbrjBy+Hu2z3SmMTI5ncB5VFBex1NsJfTFiKC5TMrQlusOyW6eq4mf7EY3mXq/t2mcUN1LzYfTzKGpMwMtdrENPFDUmUS9vL/XvrkT5XK5rR83bzxSuiSe83MU69BS+fRS/t+5eNGcunEv5PqlQ2PgP36/TFD69LU+9jM3Vvzs7xe+kv61nBxQ1NqBE3f+2KWr0ugrFjE+qt2MvCkWNG1qqqFGJeinF67p2BKxIoaE9HiMaYSqKH7LcwFMfy62sXtRIcUteFJlXlKgGJqyD86iiUMwei2MQL1FGtyWGtGMoUR0ytW2K3xU/R/Hh6HUUNSbg5S7WoSeKGhNQwu4N9W+vRInajhQ1BvNyF+vQ05Dto1A09x+/x6f7GEfxPqII5h9+zh6+jxSKGi+q17ETihobUKLuf8sXNSqe0YdajIvq7dmLQlHjhpYpalQ8SlW9fsiJgsYLFF6I4jGSKKak+OHbjQetG7uWLmq0an2RC6N7FZRRBQ+YG+dRQWG001jNp+HDXpTRbYlh7RhKzw+VzuzQUcFoR6+jqDEBL3exDj1R1JiAEvX+9/3o91ehUNR4H9fEc8O2j+L2Xt5h/+FnuY9H22kkxR/OUBDzj+H7SKGo8aJ6HTuhqLEBJer+t3RbgeKB02gneEG9TXtRKGrc0BJFjQpfKc1l+UbyHqptiP6YohHTU9yQ4meuVvfIHYoaR3Ug4z5Gzy0ovE/hinSN/iNV2wb9cfzhJcrIe1/oc4jiTusR7VzLjqiq+N2IZ/02KGpMwMtdrENPFDUmoGzbWd+SQlHjfVwTz2W4JjLjwH+yjto48r0lGz9/D9lHCkWNF9Xr2AlFjQ0oUdebJWs7FEZnbKTetr0oFDVuaPqiRmVUQy+uoSDhomo7oj+OVSzFx7S8OuLrDkWN/iKrXm/kQLF5QeFlG1cwUt4bJarBE/9hFHS8RBnVljjk3VAZ9Vw6fVthTVlxOkC3hfp50J35Pjd8X4s6ZihqTMDLXaxDTxkKeLYvSlC27axvSZl2OypcE094uYt16CnF9lF8LDNq4z+8HTIWNvr5k7a7f3gfhc/ep2z//HBVvY6dUNTYgBJ1/1uuqFFZcRYHt3v42ufjwu0DPjc8q9/Rv22q3r69KFH3Vm+7sBMM56ZuqFT8lTUP7vOgSOwiJeqBDP9hekYsSXmluHGHokZ/LFGvN3JYduSgKxQ+6sEVS08n9wyFNolYyz9DoD9lxHk7tBhcGdXmtcz7sOL3n5mfm8riRa/Lu51J/v9J/d/3QFFjAl7uYh16oqgxASXq/Gb66TYoagzm5S7WoadU20dhusx/eBuEF809Qmkx0MAKwveRQlHjRfU6dkJRYwNK1P1vqaJGJWq79XJrJ/B63GsnCFnX+nd7UShq3NDsRY1RBy1ex+hKL1CiHsjwj59H+wFYieIH3Wfvo1sUJCg0NOXFKF+i+GvvetsAj+I8EoV3yVifj/YD8Awlui1xeDuGMuqev8RzvzJj+/OtY8KjRjxVXKpEtR1R1JiAl7tYh54oakxACbsf1L+9EoWixvu4Jp5Lt30UD/7i9d+9uDFtYaMpFDcG7yNl++eHq+p17ISixgaUqPvfMkWNSsjIhQ2VBYxX2glCjpH6d3tRotr0KWpMZNqiRmW2C87OKGh8kUJRY6wtCrcAU3x9efQhcItzQ/EoKPW6I4ePR/tsN4obQuttAzyK80iU3Tt8oqXtXMI8lMi2xDTtGMqoZ9Op7xfKDO2Gvhd9E4+y9PJ1UolqO6KoMQEvd7EOPVHUmES9vL3Uv7sSJWqafooag3m5i3XoKe32UVzcuHvhnJ+tUo84rngf7TwDYVhho8Lzw0X1OnZCUWMDStT9b/qiRsX3Sb9/1+uWje/jbs/w/aJFO0HIMVL/bi8KRY0bmvUFJerlE6+jOKwBhWtmLApxsR3FX/jca/TapajR26Jed+QwdArILLwdim0CPGv780hhtNNYP472A/AsJeq92M/EaUa19bLIiEJs/+aUo/sqmQsa3QDfpIixplDUeA0FPOcoakyiXt5e6t9diRJ13jR/51K4Jp7wchfr0NMU20fxM8GuA8O4YDD9M6xy20cjnvNHC3nfUnh+uECJajOjqLEBJer+N3VRo+J2lcwF5bePHZsX5ishx0j9u70oFDVuaLoXFIWRaeYxxcvDDBSumbGmbLwBWlDOvujdplC9Wm/k8f1of+3G26HYJsCztj+PFD6Si8UHQ2hCiXovzthRMeqjm+kK4ZVsHfjuqL6NstC1jUyhqPEaCnjODd8+CkUJUi9vL/XvrkSZ9rzx3yz+fk9cE89NtX2U2+iNM4xM1dI076DKrvvo29H2aEnh+eECJeqdotkxoFDU2N/sRY1Z2wm6z5ChhBwj9e/2olDUuKHZHsD9dcCOX63MiILGhhSumbGmbLwBWlLcmFLfc3cqatytIWkm2z9fVNsDeFp9TO1GydaQtbpPR/sBeJYS9V6c8pnXy1UsY6RpOi8Uv8PUyz+K3ydCr38KRY3XUMBzbvj2UShKkHp5OwqZFnQEJWrWg+bnjf9m8fd74pp4btp+A6Usntuhn7V7oUhrym0fuc1ih330+Wg7tKLw/HCBEvVO0ex6qlDU2N+0RY1KlnbgsELGkhJyjNS/24tCUeOGpnkAVz4IBY1z8H5atvFjBIVrZqxpGyeAlhQ3pPj6c7v/7lTUmKlDFL+arlGyJSWqkQZrm/rr2lcp741IjD742A1NKFHvxVmLGke1i00xwq+S4RnJ9xcfp82njHqEErUNKGpMwMtdrENPw7ePQlGCKFEj9i/7rqBEdYI2L9RRuCae8HIX69DTMv0Gip8bXOi76mwgIVMc96R4H/nYjrp2RfO7Tbd9pPD8cIES9U7R7HqqRC0zRY2TUTL08/l+5OUYck9SQo6R+nd7UShq3NAUD+CKiyqYZm8OFDR2oER9RYp/LNM4AbSg+D7sL4h2Kmp0p3F5XUAe002D2JLCexRa2PZZR+H6Hmv76c7RjhJ1D0z7zKuMeg5Ifd9Q/L4youDz5u9OiqNli6REdeZR1JiAl7tYh56Gbx+FogRRojrwlh1lWwnrBD36/VcoXBNPeLmLdehpyXdpxc9SH2W1Isdl9pdy20c+1qOuZRG6TRWu8PxwgTLd9VShqLG/6YoaldEzwPoaNHy7KSHHSP27vShhz/MSdoLh3BQPdMpKD2irm7JSPzuFcyDWt6P9AGAvCh9U5LR1gYzC1OhoYZsi9ZriToB6e6CfJTv9MIaPp+LY6in1NVIZMdqsOwKGjD74CGXU81GKYsYbhaLGa6a8V3m5i3Xoafj2UShKECXqWrfs81u1nj1R1BjMy12sQ0/bvN8ofq7wdp25b6rrSICjKeU+Glm486ou7xkKzw8XKFHX02azMSkUNfY3Y1HjqP49X3vSbC8l5Bipf7cXJeq5hKLGRNI/gCtZ5rnHfct+xTmaMvOL44y27egH8B+FUXLz2nYqU2XmRkokUh9bu1C4tsdiFH80o0S1JWYvaozqsKml3C7KiGJ1P481n1r0VUrUsUFRYwJe7mIdehq+fRSKEkThPvgCJWzE9vq3W1C4Jp7wchfr0NM2RY01xSNefRYXWM/UNpXuma0X5baP3K8+4kOoq7qcVwrPDxcoUXUZzd4p/LeKv9sTRY2TUKK2S8nX3WbFuq0oIdui/t1eFIoaN5T6AVzxw1e9zMiJgsaOFIoaY/042g8A9qKM6jDGfeleDiMoTJuLlqb7wrYFhVF44/w82gfAVUpUW2L6Yg5l1AfAGRvoozts3T6TctRKhaLGayjgOTd8+ygUJYjyqVzejpZsF1XC2njq325B4Zp4wstdrENPU26fHhS3Ufm65OfSzEWO2/b1KOU+ylzk2KXtQOH54QIlqj+62UewCkWN/U3Tjqz42hd9X/JH9CkH4lBCjpH6d3tRoq5RFDUmkvYBXIl6Scfrvh7tQ7SjRF2g8Z9tRwED8B+FUfFy+nK0v1an8HyMlrbsjKm2Afr6drQPgKuUqLbEGYoa/5ARz6nuDE3zrqxEty+nHulHoajxGgp4zg3fPgpFCaKEFeXJcu2iytTPEQrXxBNe7mIdetryPfoRym2UwIx9WcwgIN4Ochtts95GozX/eErh+eECJeQ9s/7dVygUNfY3U1Fj5EegPl9SD/ylhBwj9e/2olDUuKGUD+CKH6woIpgDBY0BFIoa4205ehGAXykZG3nw//7f96P9tTqFaXPRUvqindaUyI5gJG/Uw3yUqLbEKa6PyqjZTdJ8XKJEtR2m76gwhaLGayjgOUdRYxKKC9p/W+5OlpsdQYlq3+nSX6JwTTzh5S7WoSeKGh+g+HrlD3OztKuy3ypKtn3U/B1D4fnhSUrUs0bTEVQVihr7m6LPXImc6crtBOmL5pWQY6T+3V4Uiho3lO5BThkxJCyu2a4jdBRv62K7I8aWo4AB+JXCyHh5bTeirsK0uWhpu6mBFdohYqWcnhXzUqLO4WnaOrysxXJHGt5wr0Q+p08xuo9CUeM1FPCcG759FIoS3ihR04cu1y6qRPU5dRnVV+GaeMLLXaxDTxTHPUlxn6/3z8h+X/oyTyguZPM+GjlFdfNpwhWeH56kTFkcqFDU2N8sRY1Rg0JMUdBoSsgxUv9uLwpFjRtK9QCu+MGJzto5eD8xPW8QhaLGeFuOAgbgV0rkl114znIjR9xTrT/QwlZTMCk8U8fhWRrNKVFtiTMVNXqmk3r5Iww/x70MxfL0NM2oswpFjddQwHOOosZElKgRtZZ6llMi75ddrpEK18QTXu5iHXqiqPEFij9KGVLcWC8LjineR6OKG5v2OSs8PzxJibqWNv14QqGosb/0RY2K64yi7jHTtKkrIcdI/bu9KBQ1bihbUSOdTHOgoDGYwrkxxlYd/QCOKXxwkdNWI+oqUY0z2EuXUUSyUkaODLEbRj1Hc0pUW+JUI7koo9pYh91DlKjilKmuZQpFjddQwHOOosZElMhr/jKjbitRo/bo546X4VUK18QTXu5iHXqiqPFFiotOws7JwhSjjGWg3EZurLdhb033kcLzw5OUqL7opu+SCkWN/c1Q1Bg1m8NU7elKyDFS/24vStR1iqLGRNI8gCtfi+VCXtMMp7sShaLGMb4e7Q8Ae1FGNLThvq1GAVN4f0IP346OtxUpo0Yz2xUdRmhOiboXzlbU6E7HEaOpuH1oSMGLEvF87vWb6oNehaLGayjgOUdRYyJK5Mduy3wApUR9rNqtnULhmnjCy12sQ08UNTaifJTIDw+nGX07C8X3nMh91PT8Unh+eJIStb9bF7BS1NjfDEWNESOaT9VeZErIMVL/bi8KRY0bSvEArnwulgl5+WGGgsYBFIoax5iuEwNAe0pkpwGeUO+rlSlR04xhLz+PjrcVKbxzBqq3P9CCEtWWOGMjtTuF6/WIMKQ4XokoTpmumEeJem+hqDEBL3exDj0N3z4KRQmFerk7WuJDQiXy46ZuI/wqXBNPeLmLdehpyu2TleLzM6qIin13gRK5j1pPSczzwxOUsD6Q+rdfpVDU2N8MRY31MveQfjvUlJBjpP7dXhSKGjeUoVEiaihYvG66C/UqFEYJG4eXXQC6FIQ13uA52zybKByD6GWLj5YUZgaIs80IoIilRLUlTlfUaMqoDyA+Hi1PL4pHpqyXoYfpPnBUKGq8hgKecxn6DyhKKCiRH79P/66gRLard7snKlwTT3i5i3Xoib6CxpSoj3OYlesiJao4vOl7mP9e8be7qX93VkrU/bL5RxMKRY39pe6H8fIVy9rLj6Pfzk4JOUbq3+1FoahxQ0MfwJXILzzwGoZmH0jhmjnWkCm1AOShUAyT0xaNycqHYp2B1rZ4zldGTM26q2WmKkQuStR78axFjX5eGNHG5utrWAGgEtHxPWVxtkJR4zUU8Jwbvn0UihIKSuQI5FMXASkuhA+7N9a/35LCNfGEl7tYh562aIeKpkS0u075jJ+FElHwRlHjQEpUu1nzUY0Vihr7y17UGLEduo3I3ZMScozUv9uLQlHjhoY9gCujGlvxPAoaB1O4Zo7FCy+wOYWRpXPa4vqsjJpSEntYfrQChcLgWHwQhC6UqPfiaZ8vlFFT7Yc17isRx8GsBR0UNV5DAc+54dtHoSihoEQ/2077bKdEtql3LYhXuCae8HIX69DTlNsnOyViJED6eF6gRNx7mu4j/73ib3dT/+6MlMi25+ajGisUNfaXvagxYuaK0FkqWlFCjpH6d3tRKGrc0JAHcMVfyH1/WwbkNmXV+WoUrpnjMeIMsDElapo7PKneVytSIqfLwn6mnDrjGQqFwXGWP54wjhL1Xjx1h6cyqr0tZIpShc6KdygUNV5DAc+5bYoaZZqplpXIa/2UH0EpoaM0SteBIRSuiSe83MU69ERRYydK71HiKGp8kdL73jNlUaNM/2GnErWtrPko/wpFjf1lL2qMeDZOvQ3eo4QcI/Xv9qJQ1LihUUWNkTdHXLf8qC2zULhm5jDlAwuANhQ+yMhp+WuzwrMzelt6ZD2FwuA4fBSHbpSo9+LZixqjOnRqIdvNv1P8Zi+zdlZQ1HgNBTzndipqnObcV6JH5p3ufUGJbk9vXqRRUrgmnvByF+vQE0WNnSi9P1yhqPFFSu+2lVmLGt1n0PUe0JMSOQL096NleJVCUWN/qT/8q5a1i/o3Z6GEHCP17/aihL0bSvgLBY6FP4ArX4vfR15dp0vAc5RRnRL4lb/unearbQBtKTy/5rR8g3K1vkAPXUcVGU2hKD3OlKObYQ5K1LPY9B2eyqhi7u4zHFS/18usRY1Rba4UNSbg5S7Woafh20ehqLGiRE9BPdW9UYnePt37UhSuiSe83MU69DRk+yh+tlv9vb33Pux6HVO8/EvP9vW2juU2bW3WokabdpAgJWIk/Jsu11CFosb+0j4fKFGzrE1XH6CEzZ5b/3YvCkWNGwq9ACnRXxDimqm/KlmRQlFjHhQ2Apvyuf92HUAu0xcenFF4BkCEpUdor9YVffEeiW6UqLbE6Z8tlOgpN2/8m71Hqqp/s4epOqQV7+/Ij8gpakzAy12sQ0/Dt48S1XE11bGgRBZr2DTXRiX6o6buH/YoXBNPeLmLdegpfPso5ccqy767V+vZQ7dnfOVT8Tt+JlvyvVjpfZ7NXNRo052fSnS7c5e+VYWixv7SHt9K1P6f6uNHJayg0erf70WhqHFDYQ/gSvlQh7woaExIoaAhFwobgU29nf/1NQGD1ftpJQofBSHCj6PjbwUKz9Fxli4yx3hKVFviEsey8rFYp0hdR6uqfquXaQo6lNCOijcUNSbg5S7Woafh20eJ6riaauYiZUR/S/r2UCV6tOKQdymFa+IJL3exDj2Fbh/l6Dz3fX+6KeHvUXpf67tc45X39tFy/UdK749oZi9qtGkKGxW/R/x4W+4I3e6XCkWN/XWZOrwFJWr/TzNisuIBWiLPb/3s8bK0plDUuKGQB3DFJw5FAPl5Hy33MrQCxQ+X9f7CeEtP+QDgd0rkCCh43FRfyT1DiZwCBHtjJAG8aumptjCeEnU+L1Og63Up1itSt2ez6nd6meIYUEa1t1LUmICXu1iHnnYqapzuQx8vc7H8EXzNSfveoIwo9IzqY+OaeMLLXaxDT2HbRzk7nn0uLtU38bZO9Xq21HzfKWez+nh9lnpHVnp/SNO0IFAZ9S40RWGjl7NY5gjdrp8KRY0xUj4DKlH7f5Zz288P4e0E9XL0olDUuKHuD+DKBwk/cfA07yNGnkus2FfIZdnpBAD8ThnRQI77pmx0f4QS3UmFfXWfMm0EZVQj9o54n0RXSlRb4kpFjW6Tq9cvgp9furwnF7/RW+r3fGVk2zpFjQl4uYt16Gn49lEin+emep5RRlwLUs70pIxor3GfSsi2ULgmnvByF+vQU8j2UR79cMHXx+kHKlHOigNbaVpgqOy2jyLeK5qeX8rI9iD/dtr3CWXEPbPbeaBQ1BgjZTG9ErX/U38ApXiArOgRy/9VL08vStS1naLGRLo+gCsjpkDBNXRAJadQ1JCX982yo4QB+I/CyLk5LVN8UFJGFSJgT1+OjsPZKXxgF2PZKcyRhxLVlrjUc4Uyqg22S5tj9Rs9pSzqUPx8OLKD1ihqTMDLXaxDT8O3jxJ5zE8zbaQpbqMY8bybqrBRGfUBatj54d8qfrcnronnum8f5dmRmP1vp9xvN0rEiHHNnl+UK9deH6OpP5o587b89Tq11vRjW2X0M7P7DdP1vSsj7pld37EVihpjpGwrUaL2v6UcFEDxNhhak1UvUy8KRY0b6vqgq4x+YMBjmEJ3AgrnU37+AmLaF1MAj1H4YCOhej+tQPlYriPQ2fej43BmSsRoD/jHVAUAmJMS1Za43McSyqiPJJt34lV/vyd3VKd6v1d8DowoXqpR1JiAl7tYh56Gbx8luk10qhG1lFF9bb4eDS/WUEauf9h9QuGaeMLLXaxDT737VF0sd/W5zf/ddDMwKFHv7U3OV/8dudo27H00XX+sEjUjY9P7r5KlTzXNdVUZ9RFA1+NeoagxTroBfrxMxfL1lqr9XPE9adjojKV62XpRKGrcULcbqRLxZQ1eR0HjJJRvxX5DXn6547wCFqbwHJvTciPmKileSLGVpT7OUD4X64a+eP5Fd0rUM9iKRY2Rjfyl5tuy+vu9pSjYVtz5OKow9QhFjQl4uYt16Gn49vEyFMsTYar7gDJqtMabIceIMnrk2tD19u8Vv90T18Rz3baP8kqxXMnnxRRtZEqrdb6nSRGK0mp5pyluVKL20c+j33+FkqWo0bwNh56Xyqh25u4zeygUNcbxsZzt47/o9o7PR8sRzcshI98BflEvXy8KRY0b6vIArtB5NIclp5hblcJ1cy7DX1IA9KEw8ldOUza8n1EyNb5hD9ON6nBG4UO7OEsVxCInJeqdeLmiRlNGfSjZtMNWiW60H9ZhobiYMePzIEWNCXi5i3Xoafj28TIUyxNltmmoR428dOMCnahrgwtsfEyM7MT1+oY+/ypcE094uYt16Knb9lFaF47576UtnFOiiuWsSV+o0rqNIXVxo+J9FPUO0fy+q2R8jvYxFDoitOLCnKhz7Uj3Y1zZuahxxDPgt6NlGalavgjDrt3+bcn00ePf6uXsRaGocUPNH8CV0S/QeAzTg01G4dyak2+uFDcCi1HSvTRgvQKEav2ACEt99KRwrY6x3NTlyEmJaktctajRnZIjCkD8m80KP5QRnZNh90fF+8kfi2e+h1HUmICXu1iHnnYtajQXckzz4YaSoXjDy9Clk1fxyIw+FjKMSBP+MZjCNfGEl7tYh566bB+l5wd5fqbw9kkztb7iQoHIZ52Xn12UnvvI1zWPopdpH/mj/shCuOb3DiXDffE9Pp66PlMr3oc9j9tHdB+l0ZSdixqj1r3m60Oma1a9fBHCChuVTM/Bh+pl7kWJurZT1JhI0wdwxTfItCcT/pWugh73KaMeTNBGt0Y9APGU0Q0C+F3zaUpGUrjvY4RlCnkUN/bU64c+puz4xHx8rBXHXU9LFjWaMmpmlWYf1iqjpk3zO/2fR8v0KsWFjP6QddRoms+iqDEBL3exDj0N3z7KyHcj93V4W7cszvZzavNiSSXTrBLebm43+SiX11Xxtsp2fRzynKBwTTzh5S7Woafm20eJbGP8u49ChhSi+Hcluk315aIqJfIZ2oVC/r2d9pHvGT3ui5mLGm+a7m/l9l6RZd1D+kSVqGfFjEWNI5//bs/Jza5Xio/hp/+eMuqY9zNql+u1MlU7Qb38vShR+5qixkSaPYArftChoDE/PyBN84UpflXsR8zr9mUk5yEwMcUN8/X5jfG6dDSPoIwqOsDm6mNxVgrX6TjLXHuRmxLVlrhsUaN5/Yp1jdSkEE4Z/YzkDoWXR+hS3EDuY3qGztYaRY0JeLmLdegpQ1FjlmI9n/++Bvn8fahdT/Gy3853F4ncRr3qch4pUcfFs7zeXn8vnztnvU2O+P9vvjZm7GvyMo0qNIrat1wTzzXdPorPh/o3ovi89HbrPVrcrTh51DPPS/tMGb2P/EGPr4/d+pP8t2Vk4UyXmQWV2Z6zb/vb++KhdhbFx4b/vf+72zNGFiGjNJri7VD/fg8p2wqqZRzF59vf9xR56FlJuT0n+/m6PIafvm6//fe3ZRnBz7kvtY8qvhZ7e3g7ZjufHxFS96BEXdu9L8IeMHGuyQO44pNsxpNrN95HFFJNTGEKvbX4ISd8uhIAr1P87FOf0xjv89H+mpES/VU0cBNSqNCbMroxaxdLjZKL3JSotsTVixpHFQc16dRSshQ3ubDl1nHjjkQ3eB9xkb3/jfnfr9CuQ1FjAl7uYh16SrF9qmXK5HYtKD1SjNftPFLop+ln2Cw8CtfEE17uYh16arZ9lJHFckd87XBb1K14++niDP83b/+t94f/VobnnsuFyIrXpf57I932kbfvq/vI+9l/K8M9o8uHkorvyfVvzejKc0YGYe2L/q3id3vKWtSY+R2zPn4fWdan77VKlo/bfX66QNzXaS+Tj80jt3YCt18/ul2yi2on8Paqf7sH76ewB0yca/IArkQdPLjOF9EhXxGiHYVzbU1+WPGDS5eXNwB9KFyT8/l2tK9mpKzwIos5TdmJVVPozI2xzHUX+SlRbYlLFzWaMqrwu1U7JM9JY4V8nKlEnfNTPvt4uYt16CnF9lFWe7brWdTIjFp9dBlJ7FEK18QTXu5iHXpq9SyT5SONR/ka7HbQI5mvN5fPW8X7aKZrqZ+Pj/aPZX527vbu5b9d/A5ihbYVKS4+qpehh6xFjVNMT/yEp++1CoOQjEdRI7p5+QFcYRSZ/PzgTbHUAhSuneujwBGYhDJ66jv8bokRwxRewjHSEsU81Tqhn2Gj1WA/StT78A5FjX7WGNW5+fIHtwptkWOFFLz4d4rf7IkCnnMpto+y2nnftdNPyTJazSpc0DV0BiyFa+IJL3exDj216FOdrVhuZpeeOxX2UZxu/WAKRY1j+NwJvWcquxc1rtZPdeleq/CB+1gUNaKblx7AFTrz50Bx1CIUGqT24od/N9p6vzN1PJCMMttX1buY/rlH4X6PoepjcjZKVGMmmA0AgZSotsTlixpNGfW88fL2VXgOHyuk4MW/U/xmTxTwnEuxfZRs07S+qnunn0IfXBtunx3+zKtwTTzh5S7WoadX+1QZSTXOpX2l+OMfCmNifDnaB60oFDWOETKqe0nZvahxtffjq9fv1d4XZkNRI7q5/ACucGGYAyNnLETxS2+9j7EP36hdTE6hMpCEwtR3+Xw+2lczUXhXwmghjRC9KJxDMb4fbX+gFyXq3N6iqNGUUdNUvdxWpfAcPk5IwYt/p/jNnkLWpzUvd7EOPaXYPspqo9lHdfoxsu1rXHyWoh1W4Zp4wstdrENPL28fhfOyPz8nXh4kQmEf9dd9ND+FosZ4XQtV36NsXdRoykoF85futYrfF/hwYJyQmiSFosYNXb0oMPT2HChoXJBCwz3M12C/XLvAnBFygEHezsP6/MRY34721UwUGt2u86hTowo0VjJ1cbDCORRjSGM19qVEtSXuVNQ4arQg/+ZLnZgKH1v/LmpUoZDrv0IBzwkvd7EOPaXZPspKz/lhHxEptFtcFz7a1HsUroknvNzFOvTUZPsonJd9vVyMrLCP+ooYsZi2oVjDPnxVKGpc65p1+V7r/7b4O/hHVDtByDOkQlHjhp4+uBSGR58DHUyLUuioxxE/lHwRpqoGAr2dc/X5iLF+Hu2rmVTrg8f9eNt+FDm8buriYIX31RhTj+iJ+ShRbYnbFDWaMqqN9uvR8jxD4aPP/7gTa6nOPGWqApVoXu5iHXpKs32UlZ7zQ5+jFIpznpdqwAiFa+IJL3exDj012z7+W8XfRTvNzl3/reLvop2Q64xCUWMc908O65dUKGpcawrqy9cIhdEaf+X7WNT5sdq1naLGRJ46uBRfCKKqeXHdyw3DyEvx9MP1PgdqFDkCAXx+SX3+Ybxpp+n3shfrgef8/QyssA1fN21xsML+D1Jve6A3JaotcauiRlNGtfW9VNSj8IHRP/7uvFcoarwmpPOlNS93sQ49pdo+yirFzOEfhygUNj7GHeHpZsBSuCae8HIX69BT0+2juNiA4ot2mveNKn7eZB+1E9Z/rUQVvux+f/X5MbQtXtm+qNG8fMWyzuyle63/++Jv7erf51kl6vwIub4rFDVu6KmLgsJXDflR0Lg4hY5aXEGRI9CJwvNRPtNOnetlL9YDz/m340mhwfl1UxYHK5xDMaaf6h/zUaLaEncsaoxq5K69PEWZsvNsFv92VBTbo/43PYR8/KBQwHPCy12sQ0+pto+yyrPekBGvFQobzw0vzHiPwjXxhJe7WIeemm8fxf09DCbzum59o4pnMGQfvS50emIlpM3+7bd2vb+muG8qFDWKMuq9vrWX77XKztfsX85LZanzw79T/GZPFDUm8vBFQeGFNz9foClW2oBCRz1eRZEj0IhCAU0+0xbbKDxzX/eh2I47Fzi0MmVxsMI5FGPa4nHMS4lqS9yuqNGUUdfPlzoslF2nl/Jodb91IBb//67q3+1BoYDnhJe7WIee0m0fZYXRGocUNZpCG8Yxt5Wm/bBL4Zp4wstdrENPXbaP4ucZt9XXv4fHRI0OFXWcrchFKKH9UG+/WS9Hc8Xv7dYeleZDAIWixjdexmJ5Z/XyvVbxBwM7thP4efbfPpK3bRF1foQUrisUNW7ooYuCwotufhQ0bkShsxat3YocPeXFLw88AM75nJH6nMJYM0+du8p0atF+VNuR983XTVkcrHAOxeB5EeGUqGv7rkWNo4oD/ZsvXVOU3Wa0eLdTWIm6D3bvwFSmLlDpzctdrENP6baPEtUx19Owokbz78uOHb3v8UdxqftWFK6JJ7zcxTr01HX7KD43ead9TujsdQojaz5vyAyDSmhR49tv7tJ3+1vh1EhK1LPhDEWN7qua/Rmvyb1WcX93/bdX5uvPe+0E9b/tov7dHhSKGjd096Kg7HbCz8g3JwoaN6JwXqI3N574AchF7Wm/UgayeDtn6vMIY0137VJcTFCvBx7zSwOpskJH52jTFQcrFJnH+KWIGIiiRLUlblnUaMqotoaXt7mySzvJ6Ui5SlQD/8ej329JoYDnhJe7WIeeUm4fL1exjDMaWtRoit8/o64ZmU0xArnCNfGEl7tYh55Cto9/Ryg8vu/T0faLoLjfhH1037BrrBJe1Pj2u6u/l6T7EEChqLGgzH4MNrvX+m8Vf3dVvhedvp+//Zv6v+sh4uNHiho3dHpRUHYdmnUm3j8UHG1GoegB0Xyt8YOC79/DG16BbBSmiMlnuqlRlY/F8uM5vzVkV/9/XDPVaHwK51CML0fbH+hNiWpL3Lao0bz+xbaI9HKRnLJyB6L3y932PyXqvaR7UYd/o/i9nijgOZd2+ygzj4aUpm1N2bUwx6NMTdOvonBNPOHlLtahp7Dto/ijPWbsOpbi/FWYNvx9HgBg9KjEQ4oaTXF9xYqDIKS8RygUNVaUmd+Nmx5nysr30oeKjJWodp6Ijx+j1oWixkTevSgoKwxPuzoKGjemjOpoAG6Yshp4o1BIk890U+cqvCNd99t9SOFZ6XXDRj24QqEzIUb3BirgiBJ1n9y9qHHUqLdu43p5xA/Fz+UrtWd6XR7+WEeJei/p/qytUMBzwstdrENPqbePMmsnZaoPhhVf+3d5f3rqupqFwjl/wstdrENP4dtHobjxV97X2UaJYx/9ym0zw/eREnJfq3/3RnHRqwuOfvtvJpT6QwCFosYDij9cqddhBs3vtcpqH0C6aPrh9lllmeckhaLGDR0eWIpvtL5B1f8euUzVyYi2lFkfRrAuNwr6Jc33eEZzxHaU+pzAWNNNj6pQhHfN4b5WKHB73S/Temen8A4bI1UHEvahRLUlbl3UaMqodtsmI8EqHhll9nuC36+9H5665ipRRak/j36/JSXqOKSA51z67aPM2Eaast3MyyUrjix146KjKZ9lFc75E17uYh16GrZ9lN0L59xmlnqQF8X7yG1RK31g8wzvo0wjEQ8tarxRZr63/v1OcrRemSgUNb5DcTHfbNekLsec4uNk9uvzpXNSWeYc8W8Uv9eTt1nYAybOHR70Ch2q+VHQuDklqqEaeEU5miMjy2JpyipfXq5ktqlz6+XHYw4L7xRGUH3dVMXB1bKjj+2LvTCOEtWWSFHjPx87j+p4a9IRqsw6HeDfnRRyuehGiSro7PqOr1DAc8LLXaxDT1NsH2W2YubUHwMrbsdbqbjRhWBTzzKjcM6f8HIX69DT8O2j+BnHxdwrFyCXUhXKPULZbR95PdPN6KCkKGq8UXydmqmgapp7p0JR4wnF9QQz1f50u9cqvj7P2I/Xop2g/ptd1L/bmkJR44Z+uygoDJGd35QvlmhPoQAZM/Jx684lF5swbTWWoTCCbj7TfASiuBOuXn485rDhVHEjRf1v8TwaMFGabqo+rEOJakukeFeUUdfV70fLc5Xi9Zih7cSdwX6feHkEMSWqmLPrPUHZpkDlCi93sQ49TbV9lFmK8aYo0FG8PWcd+dadv9MXM94onPMnvNzFOvSUavsofs7xcT5TodSjXHQyVTHjEa+DrLqP/Iyddh+9LV+9zM3Vv3tGcVulr1eZj4fp7p1K1Lvr1G0FyizPyd3vtYr7p2fYFn4Ob9LHpUQVc3Ytclei2nd8XQl7wMS5Xy4KCp3x+U01BRz6UvwAUh8jwGz8AueHED8b+CFhymlgAIURdPOZ5rlJ4Z5+3bv3DWWGxonspigOVmhjiMHI2xhGiTrPKWp8o4wawaB5sZzid81sxY23gpumncH+e1L/Vg9NC1BrStQ5TwHPuVm3T/ZivNlGHfNHeLMU5Xi/NykSz0ThnD/h5S7Woae020fxdW/24jm34XhfLjkQguIimhX2kT+gSb+PlHRFjTeKixszFZh5Oaa9dyoUNT5B8bUo82iFYfdaJdN5eHO7zjZtg1Wi+p+69skpFDVu6N+LghJ1IOM6ChrxC8UPvjO/AAHvcQOkX/B9b6LzHNNQsr0A7W6aqXMVX/Pq5cd9p53pCtv1dVO8gyjZClVWNNV05FiPEtWWSFHjG2VUm4N/s0tHqeLCHHcQjHpu97uuf79rQZMStd+6dWgrFPCc8HIX69DTlNvnRvHHh+6kz/asOO3oY4rb6twRnqlNukvnbyYK5/wJL3exDj1NsX0Ud8T7nMhc3H1zezbaqg9A8T7ycTvDPpryGqukLWosKaPeT5Y59xSKGi9Qbs/J2Qocw++1io+hkUXnvl75ntDtfFSiBmX5efT7rSgUNW7o74uC4htmppdQ/M4PF4xeht8odNZjB75H+cHazw/TNvxifYobAurjF2NN8XW3MkMjZkZfjrbnjcKHW6/rOgpTKwrvs/3xkR2GUtwA60bF3rbqUL3H26PYNpG6t4EpXje/Y/ZqFHfH5L/vsRLWrqdE7bdu66REnfNTjgbl5S7Woacpt8973tbJ56TbU6M6xPw75vaC8OtBT2/r4vWK2pY3t3ZCd8QvdYy+x+spt/OyJ66J56bbPoo/UvGoXLdnntHvzm7/8jXY7TVbnL/3KN5HPr6y7CM/w06/j5SQe1P9u69Q/Ax/KzJrfRzcnkWWO/eU2znU29JtBW/r6ONv5HOy71dDj8+3ZfDy9Oqv8d8d0t/t34tw9NutKGFtHfL3Tip3HsbwfvDDPh1AuVHQiHcpvnjXxwywg9uDrh8wuUYihbfjsT5WMVb6qXMVvyDVy43HfDzapjcKz0ltpL7PKuznGFNMRQ4AVym+n9w6/e3WwXLP7d+7A8iN3xTGApN5O3fNHf23c/oZ/u9uf2Pbj3Hf1t/XwluhY4t+J/eN3K61wzu6gRX4PBKfrz6vbudr6+KN27nrv//3M9LRsuCYMmQfyTL9LIrXrV7n5urfbUm5Fet5//hYcCGU1+uM96f/7W2fct/ES96OIyvflZ/xy3OyTHWdeVvm27rfrsf33IoWy/WnnWAyjnfg3xd7DOUTr/VDENryiz/FOjilcB4D/5wHvq/54ZLrJoZR6mMTY6UfWUzxS2293HjM3eu9wgdcrzstHh1NcUNtvcxoj+crAAAAPE2pR9G7dfKWKAwFklDqUZBuBVW1W9HUDQUbQbyti+1u7+0jK//dNtdXxYVF/j+6qn8XALAGxzfR3y78AH7hDlheAnCX4kaf+vgBdkeRI4ZQ/BVWfTxinB9H+ykThXejax6aFlnhnHzd6TTfoymeFqVeZrQ1xTTkAAAAAAAACkWNAIDLHDrugPv4IhEPU34Uxw6A392KHLm2oiuFQvN8Uk+zoYQ0si3ooUI7hXfP16UuaFN4Du7vf0fbHgAAAAAAIBuFokYAwGUOHUvAuU9HJw/wHoXrKvAcj9zlaRkYERdNKZ5WqT7eMFbq5yqF6ZGveWhKZMXT69T/LZ6XctRjhWtuDJ6XAAAAAADAFBSKGgEAlzkU3wDv+3x04gBnlD+EogjgGo/w5KkrPcIeU1XjZYpHBq2PM4zz9Wg/ZaD8WSwnnvPw9br673BNypGOlY/FMqKPn0fbHgAAAAAAICOFokYAwGUORY3AsbSd7shP4doKtOGCNEZxxGWKpzqvjyuM8+NoP2WgMF35NU9Nh6wwxffrUk4/rHC97e/b0bYHAAAAAADISKGoEQBwmUPhDfA7OovwEoXRGoH2bqM4PjTNKWAK093m8+FoX42m+PpSLyvu+3K0Pd/jf1/8t7jm/4627WgKI+P2l3oKfwAAAAAAgJJCUSMA4DKHokbgV+6MY8pTvEzx6HL18QWgDRcNfxOmqcZdb8dLfQxhnJRFOQoFWdc8VWjuf1/8t7io3q4Z1MuILlIWhQMAAAAAABxRKGoEAFzmUNQI/MdFDxTHoBnFI8vVxxmA9lzg6EJiOvvxm7fjoz5mMM7Xo/00kuIRluvlxGOeenb2vy/+W1z319H2HcXLUywb+nhqqncAAAAAAIDRFIoaAQCXORQ1Ar9K19GOeSmMRgTE82hrFDjiX4pH9KyPE4zz42g/jaRQkHXNpWmQFT76eN3/jrbtKF6eYtnQx1NTvQMAAAAAAIymUNQIALjMofMB+B2FjWhGCXlgB3CIAkdo9/+/D1IfGxgr1Tmp8E50zaXCOuVr8TdwzaWC0l68PMWyoY9Uo3MCAAAAAADco1DUCAC4zKEDDzjmhyymosbLFBfTeGrz+hgDEMvXdY/Yx7V9Q4oLXOtjAuN8OtpPoygUZF1zqchKYfTUBurtOlK9bGiv3uYAAAAAAADZKRQ1AgAucyhqBN7nAgiKX/AyhWstkMs3+Xh0vmJNype3fY8cUo2KXS0bHlRvx0cpf5Z/B5f9ebR9o3k5imVCH9+Otj0AAAAAAEBmCkWNAIDLHAptgHMUNqKJt2OpPr4AjOVRVD0NaorCEPSj/CX1/sc4P4720wgKBVnXvDT9scIo1q/7fLRto3k5imVCHyn2NQAAAAAAwDMUihoBAJc5FDUC97kY7cPRSQQ8SqFoAsjth7gwg0L2RSkUUeWS4tlKoSDrmv8dbc9HKR4xt/6beE6K0fu8HMUyoQ/eRQEAAAAAwHQUihoBAJc5FDUCj3EhBCN54SUKhRPAHDx6419H5zHm9bZf632NcT4d7adoCgVZ17x0jVR4D33dz6NtG83LUSwT2kszsi0AAAAAAMAzFIoaAQCXOXQmAY+jsBEvU0Ie4AE0weiNC1E+Sb2PMc7Xo/0UTfF5Xi8b7qi347MUpoRvY+i7iX+/WBb08eVo2wMAAAAAAGSnUNQIALjMoagReA6FjXiJ8sfbcVQfWwBy8yh/XP8npvj6W+9XjDN89DHlQ7E8eNz/HW3PZ1V/E9d8Ptq2Ufz7xbKgj49H2x4AAAAAACA7haJGAMBlDkWNwPMobMRLfPy8HUsA5uOX8BTT5uJ5yve3/YgcPhztpygKo3de87+j7fkshdGrX/ftaNtGUZjWvz9GiwYAAAAAAFNSKGoEAFzmUNQIXEdRCy7z8VMcSwDmw9TUE1J49s1l6LOU8qVYFjzur6Pt+SyF7f+6n0fbNorC9O19NRkVFQAAAAAAYAS3bRTtHN3UvwsAWINDxy7wGgobcZnC6DbA/Dx6r5+nKG6cgMJIubl8PdpPURRG7ryg3o5XKR/Lv4vLhox46t8tlgF9DJ1eHAAAAAAA4BUKRY0AgMscihqB11HYiMsUCiqANVDcOIm3fVXvP4zx42gfRVD+KJYDj2s2cpzCPmhjyLuIf7dYBvTx59G2BwAAAAAAmIFCUSMA4DKHokagDQobcYniDn0KG4F1UNyYnMIoubmMGmXur2IZ8Lj/HW3PqxSmL37dkBFP/bvFMqC9YUXfAAAAAAAALSgUNQIALnMoagTaadrJi30ong6VkcOAtVDcmJTC6GK5fDzaT70pvAdd03TkOIXCuNcNKX5T+Cinr6HT8wMAAAAAALxKoagRAHCZQ2ce0BadT7hEobARWJPPa0bzTURhyttcvhztp96UkAa1xfw82pavUCgybiN0xFOF62h/PDsAAAAAAICpKRQ1AgAucyhqBNqjsBGXKC5srI8nAGvwiFZ/HZ37iPe2P+p9hDG+H+2j3qplwGO+HW3LVyg8+7QRWgCnfCx+G30w0jMAAAAAAJiaQlEjAOAyh6JGoA8KG3GJwohFwNq+SeiIWvidwjNwLqHFOwqFdNd8Ptqer1IYqfp1oe8eypfit9HekGJvAAAAAACAlhSKGgEAlzl06AL9UNiISxQKG4G1uYDnf0fnP2IoFLXl8vFoP/WifC5+G4/782h7vkpxsXf9W3jOj6Nt24vCaLd98YwAAAAAAACmp1DUCAC4zKGoEejLHX5MHYanKRQ2AutjSuqBlB9v+wHjfTnaR70oX4vfxmN+Hm3LFhTeSdsIGwW4+l2016WAGAAAAAAAIJJCUSMA4DKHDiSgPwobcYlCYSOwB0/jyX0imEJhWx7/d7SPelEoaH3et6Nt2YLyV/E7uC5kxFOF/dVXtwJiAAAAAACASApFjQCAyxyKGoEYFDbiEsWFjZ6qtj6mAKzFRVaM2hhI+fi27ZFAvX96UT6Uv4uHfT7anq1Uv4VrQkY8VWhD6KtbATEAAAAAAEAkhaJGAMBlDh0SQBwXNoZNC4d1KH8KhY3AHkKn4d2Z8kex3TFeSFGvQjHrNV2nw1VCGjgX9/1o27amsK/6+nS03QEAAAAAAGajUNQIALjMoagRiOXCtK6dwliTj5u346c+pgCsx0Xw3CsCKBTn5PG/o33UmuLp3uvfxrnu0+Eq7Jc2uo8Mr/A82hcfwQEAAAAAgCUoFDUCAC5zKGoE4lHYiEsUT5npYqf6mAKwHt8ruk73Cm/m//f5bXtjvP872ket+XeK38Rjuk+HqzCCZhsfj7ZvK4o/sql/E+2EjLYJAAAAAAAQQaGoEQBwmUNRIzAGhY24RPF0qRRkAPv4Kt1H3tqVQoFOHt1HA7TqN/GY7gXWCtPBt/HlaPu2olAI3lfX/QcAAAAAABBJoagRAHCZQ1EjMI4LGz8dnZzAPYoLnepjCsCamI66I+XH23bGeF2Pc+Wv4rfwuJDrj8K5+LquI/0pPH/29dfRdgcAAAAAAJiRQlEjAOAyh6JGYDwKG3GJj53iOAKwNhfCd51WdFcKRTp5dB0R0H+/+C08JmQETVM4Fxuot2tLCoWnHdXbGwAAAAAAYGYKRY0AgMscihqBHChsxCWKp06lgxnYx/+OrgW4TvlYbF+M9fVoH7WifCt+C4/puk9KCh9rtNFltD/lQ/EbaO/b0XYHAAAAAACYlUJRIwDgMoeiRiCPL0cnKnCP8odQqAHsI6zIaAeKr6H1NsYYP472USv++8Vv4TFhH94o/lCj/n08r0vxu0IBeF9dR6oFAAAAAACIplDUCAC4zKGoEciFQhVcpjCtJrCP7/LH0bUAz1NCGlfwkA9H++hV/rvFb+BxXfbHexRPtV8vA57zf0fb9lXKl+I30F7ouQYAAAAAANCb4vYkt713dfTbAID5ORQ1AvlQ2IjLFI9y5GKn+rgCsB4KGxtRKArP4+PRPnqV/27xG3hM15EzjyiMPN1AvV1bUNxI/NtvoYnwcw0AAAAAAAAAgMwcihqBnChUwWU+doTRdIA9eFSzP4+uBXicwih+eXw52kev8t8tfgOPCf/QRuH9tI3m94Xq76OtLtc9AAAAAAAAAABm5dBpBORFYSNeovwlP6Q+tgCshcLGBhSulzl8P9o/r1IYZe55n462ZU+Kn13q5cDzPh9t36sU9ktfXUaoBQAAAAAAAABgVg5FjUBuLmykUAWXKYzaCOyBwsYXKVwrk6j3TQv1b+AhH462ZW/VMuCab0fb9iqFKfr74kM2AAAAAAAAAAAKDkWNQH4UquBlPobERbL18QVgHdwvXqB8fNuOGO+vo310lf9e8bfxmB9H2zKCwqiar/t5tG2vUr4Vfxtt/d/RNgcAAAAAAAAAYGcORY3AHFyo0rSDH3tSPNKOj6f6GAOwBgobX1BsR4z1v6P9c5XCKHPP+3q0LSMojJraRrORNhWm5++n6VThAAAAAAAAAACswKGoEZjLp6OTGXiG4impv74dUwDWQ2HjRQqjkeXQeupc9uvzhj1zKoya2kaTfaj4ubH+22iH+zUAAAAAAAAAABWHokZgPhQ2ognFU1IzxSOwJgobL1AY0S+H1lPnMsrc85qN8vcshSK6NpqMtqlQZNrPsGneAQAAAAAAAADIzKGoEZjTsCkBsR7FndUUfADr8Xn9x9F5j2PKh7dth/GaFNUpFMg9b3ihlZehWB5c8/1o2z5Loc2gH97pAAAAAAAAAAA44NBBAcyLTjA0pXwSigiAtXwXChufoHAdzKHV1LmMMve84c+YXoZieXDdy9d/hVG9+2EEfgAAAAAAAAAADjgUNQJzo1gFzSkUNwJr+b+jcx3HlC/FtsM4X472z7MU3neeN7zQystQLA+u++to+z5D+Vn8PbTFexwAAAAAAAAAAAccOvmA+VHYiC4UihuBdTC674MURvbLodXUuYwy97zhz5XKn8Xy4Lr/HW3fRynsh36aXOMAAAAAAAAAAFiRQ1EjsAaPoPLn0YkOvEpxcaOLZ+vjDsBcmObyQdV2wyD1frlCYZS556QptFLYd697aaRehREz+3mp4BQAAAAAAAAAgJU5FDUC63DH78tTzAHv8fEl36Q+9gDMgwL4Byhc63J46blG+VD8LTymybTfLSich6/7ebRtH6UwHX8/3I8BAAAAAAAAAHiHQ1EjsB5G4kJXiotEvgojKAHz8Xk7fGrZ7BRGJ8vh1alz2Y/P+3i0LUdQeFdt43LxnML07X28VGwKAAAAAAAAAMDqHDqKgDUxnRm6U/4QF4z8kPoYBJBXmulls1IY4S+Hb0f751EKo8w9L03Rs+IRouvlw/Muf/BU/R2089K1DQAAAAAAAACA1TkUNQLr+np04gM9KC488OiN9XEIIKc0U8xmpXwvthfGeHXqXEaZe066gudq+XDNpXcC5c/ib6AtRtYHAAAAAAAAAOCEQ1EjsDYXZDDNKML4eJPPb8defTwCyOWvo/MY/1AY5S+HD0f75xHV38F96YqdFQpTX3epWFVh+vZ+Ll/XAAAAAAAAAADYgUNRI7A+F5f9eXQRAHrycScevfGn1MclgPF8blL4/g6FqW9z+Hi0f+5RGGXueZe2dU8KxcVtPH2tV9j2faQbERUAAAAAAAAAgGwcihqBPbhwhcJGDKN4tJ9vUh+bAMb6dnTO4h8KRdnjXRo9UPGowfXfwrl0Rc7Kx2L5cN3TI/MqjJLZR7oRUQEAAAAAAAAAyMahqBHYy6ejiwEQRWF6aiCfdKOzZaFQjD3e/x3tm3sUjxRc/y28L+XocYqfG+plxfP+d7R9z1T/Pdp5usAUAAAAAAAAAIDdOBQ1Avt5ulMT6EH5IC5w/CH1cQogjs9BpqE+oHiU2Xp7IVi9Xx6hUDz/nLSjxyk8J7zuqVF5FaZv76Te1gAAAAAAAAAA4HcORY3Anjx6EQUsSENx5/kXoXABGIPpMA8oLr6utxXi/Xm0f85U/z3uSztiq8Kom6/7cbRt36NQ0N3HU8WlAAAAAAAAAADsyqGoEdiXRzCisBHpKBQ4AmM8XTi2A4UR/8b7fLRv3qP8Vfy3eEzaZ0KFArs2Phxt3yMK7QR9PHUtAwAAAAAAAABgVw6dFcDeXDRGEQvSUm5TVFNUBPT3f0fn4e4UF1nX2wqxvh7tm/covm/UfwPv+360HbNQmAq5jYdH41T+r/jv0M7DhaUAAAAAAAAAAOzMoagRwE9JO+UgcKPcChy/SX0cA2iD+0FFYdS/8Z6dOpfpip+Tfvp5xc+r9XLjOf872rZHFLZ3e09dxwAAAAAAAAAA2JlDUSOAG6ZDwzSUP+SjuHCFjnegHYouDihcZ8Z7eHpkhdF9n/PX0XbMROGDhtc9NBqv4o9I6v8Wr0tfPAwAAAAAAAAAQBYORY0ASi4Qe7hoAMhC8dSUvqdRyAK87tPRebYzhZH/xnu48K7673BHvf0yUnhvfd3Po21bUxidtg9GQgYAAAAAAAAA4EEOnUMAai4Ko7AR01I8wtAnYRRH4BpGa6wovqbU2wmxHpo6V6Eg6zkPjd43msJ+bePD0fYtKbQR9MH7FQAAAAAAAAAAD3LosABwxIVgfx5dOIDZ+FgW3+/+T+pjHcAxRmssKJ7yvt5GiPXo1Lmfi/8G9z1ULJpBtdy45u5ogQpTfbc3RfEwAAAAAAAAAABZOBQ1AjhDUQuWorgw6aN8EaaqBt7HaI0VhWvGWI9OnctU4c95eFrv0RQ+Tnjd3SJW5Ufx79HG56NtDQAAAAAAAAAAjjkUNQK458vRBQRYgeIix9tU1XTiA7+isL2g8Nw83iNT51J8+oR6+2Wm+IOE39YBT7k7YmD179EGI+ADAAAAAAAAAPAEh85ZAI/wyDh/HF1IgJUoH4QiR+AfTJdZUDyVfb2NEOtuoW3173FuqnNc8UjL9TrgOacjnip/Ff8WbTDyMQAAAAAAAAAAT3IoagTwKBd4McoItqLcihyZrhq74rpfUH4W2wbxTkePVijIes7dqYgzUTy6cr0OeN67I54qn4t/hza+Hm1rAAAAAAAAAADwPoeiRgDPcDEH05FiW4oLKjxSlO+fHsG0PkeA1VCMUfD2KLYN4p2OLKhQkPWcv462Y2YKoyi/7uPRtjWFKb7b490JAAAAAAAAAIAnORQ14h4XsdGBj9rpSEnAThSPDOb76TdhFDes6I+jY39HikdurbcPAtX7pKTwzPqEevvNQGEfv+7dEToVPthoj3soAAAAAAAAAABPcihqxBkX5/w97aRCByJq7vSkkw6oKOWU1RQHYAWMMvVGYfrb8d4dXVD5Xvw7nDsd9TIrhcLi17277xU+zmjr+9F2BgAAAAAAAAAA5xyKGvGefwsaiwOGwkbUPAXgL8cJgN8pHs3R06L6OkrRDWZDUUbB26PYNoj3+Wi/WPXvcO7d0foyU/4s1gHX/Hxn2/qjjPrf4jVTnmcAAAAAAAAAAIzmUNSII78VNBYHDYWNOMIoXsCTlHLaahcI1+cVkMmHo+N4RwrPz2N9fWe/+Jpa/1u8790RL7NTGE3wdb9d0xXOofb4+AsAAAAAAAAAgAscOmVRe7eg8UbxlKr1fwe44JXpqIGLfP7IrdDR01ZTtIFMvhwdtztSGClurB/v7BePhlv/Wxw7HKlvFoo/BqjXCc/5eLBdaRtoa+rzDAAAAAAAAACAkRw6LlB7aDQJ5VPx3wA3npKT0byARnw+yUdxMbkLHetzDohyWEi2K2+PYtsg3m8fUSh8dPO4b/X2m4nCO+zrfpsWWWFE/ramPs8AAAAAAAAAABjJoUMIpaemEPa/L/5b4Majy/02+guANhSPEucRyVx8QGEVIjGN5huF4p+xfps6WaHw+3Gf6+03E4Vpkl/3W8Gd4o+T6n+H6556twYAAAAAAAAAAP9xKGrEzaVOF/93xd8ASkxVCgRQPG21R3P0PZ2iHvQ0dSFUS4rPuXr7IM7RKHP1v8H7pi9QrtYHz/tt9N3q/4/XMXo9AAAAAAAAAAAXORQ1wl4aRcL/ffG3gJILrH6bIhJAX8ptNMdvwmiOaOX70fG2I8XFxPX2QZz/q/aHr3n1v8Gxn+W2m5VCEf/r/n1GVziH2uJ+CQAAAAAAAADACxyKGtFkWizFHWGedrj++4CPi9+miQQQR/kgLkD3lLlML4lXUKj+RqGoapxfCvMUPrB53G/TDs9I+VKsE6759/lcYfTZthixHgAAAAAAAACAFzgUNe6tSUHjjUJhI878NlUkgDGU25TVLgqhyBHPaPrsMDPFo6HW2wdx/p3aVeGd5nFLTCOvUIT3un+PBYVzqC0+6AIAAAAAAAAA4AUOnRf76jJ6hEJhI84wHTWQkM9LocgRj/h6dAztSGG61rE+FvuCUTMf92d5HM9KYQr41/17PVe+Ff87XnTbrsAqFD/z+F4b4d+PFlai+D3raH1bWvLjI8UfEh2tbzNHvwsAAJCBEvUszowDAAAgHYeixj11LUhQKGzEGaajBpJTbkWOnq76h9TnMfb14+iY2ZW3R7FtEOvfxlaF587H/DJt9+wUzr/XfC+2JR80tLPEFO9ASYksJF+1MC/iWWXJ4jyl9z3q3/shAABANspfxXNLT3zoAQAA0nEoatxPyAhLihu96RzDGaajBiahfBCPkOGRnCgewpIj6FyhuPC33j6I8Xdjq+LrU/3/w7Gliq0Uzr8XFdvyt/8fLltiinegpkS17yw3KrgSNrp3/dsrqNexg5dGJVI+idvXe+PjYAAANuRnACmfXXqhqBEAAKTjuFGkfnDBukIbhxUKG3GPh7WnOAaYjOLGFE+hxihZe1pyBJ0rFI9oWm8fBHnbB1GNuytYqthKcRFBvY54jgttwoptNsG7DZak+Nm/Pt57WG5UcMUfh9Xr2ctShW9en2Ldenlpmylu16r/Zg98GAwAwIYUihoBAMC2HIoa9zHka3eFwkbc41HfPh4dPwDyU26jOHKt38dyI+hcpUROx4jfuRiL95nH/Xl0HM/K61OsG65xYSjF2e0sV4wF3CiR14qlioOVyJGFlyp88/oU69ZF/ZvPUihqBAAA3SgUNQIAgG05dALuYWjxgeIOf09ZWi8XUPLID38cHUMA5qBQ4LiH70f7f1dKVEcm8IqfR8fv7LxexToCo700hSmQXXW897TUqOBK5Oj2346WYVZK7+fslzvv/TeKv9cTRY0YQnF7rY/zro5+G8D6FH+seHhdaGza50uFokYAALAth6LG9bmwJEWhmBL5dTrm5ON1qVGEgF0pLnD0cwZTVC+o3t87UyKnFASuWqrI4cbrVawjMBqjz2NpijuE6+O+h2VGBVf8TlSvX09LfcRQrVsPLxcKKlHnBUWNGEIJOcbr3wWwByWqYG/a+6hCUSMAANiWQ1Hj2tIUNN4oFDbiEZ+Pjh8Ac1I8XR2FJ2v562hf70iJ7qwGrljy2UrhfRaZMOo8lqZEXXOXmcpd8TT/9fr1tsSHokpEB/7L20qhqBFLUyhqBNCNQlHjHQpFjQAAYFsOnUDrSlfQeKNw3OERbjSjYxBYiOLiL09dxHSh86P4vKAwIimy+3B07M5OiWrcB+6hAwjLUzw9YH3s97LEfUvxu0+9br0t8Zzu9SjWqYcmo1oqFDViaQpFjQC6UShqvEOhqBEAAGzLobhsTWkLGm+UEV+rYz4ufGIaN2Axyh/iZxCKG+e1zLSALSgjOqyBRy0z4tWRal2BUSj2xxaUqOf3T0e/PxvF7XP1uvX27WhZZuP1KNaphybbSaGoEUtTKGoE0I1CUeMdCkWNAABgWw5FjetJX9B4o1DYiEe5WIRRG4HF+LwWihvnRENXQfEU6/U2ArJYughZiSomAM4sMd0rcI/Su9DsZvp7l+J3nXq9IizxMYPS+x2xSTG6QlEjlqZQ1AigG4WixjsUihoBAMC2HIoa1+IGv6kKvxQXAVDMgkd4ak86C4EFKe7wY6S7ydT7cXf19gESWWK0q/co3D8w2tKjoQIlpfeUwDffj35/JkpUB/SRqafvViKmOm/SvqRQ1IilKRQ1AuhGoajxDoWiRgAAsC2HosZ1uDBwyoIvL/fb8tfrBByhIRdYlPJBGHFrHlN3lramRI1cBDxr6XNVYaRUjLb0aKhASfHzen0O9DL1bA3KyDbXqT9o8PIX69JDs2J0haJGLE2hqBFANwpFjXcoFDUCAIBtORQ1rmHagsYbL//betTrBhzxNOuM2ggsSvEIMNwT8vvraP/tSokauQh4xvIjyCmjpvcEbpYeDRWoKZ5FoT4Pevh49PuzUEZ+rDV1sbWXv1iXHpptH4WiRixNoagRQDcKRY13KBQ1AgCAbTkUNc5v+oLGG8Vf/LtYrV5H4IiP/c9HxxKA+SmM2pgf1+CCEjlyEfCoLUaQU6IKbIAjU48mBzxL6V1wdvPl6PdnUa1LtKk/avDyF+vSQ7NidIWiRixNoagRQDcKRY13KBQ1AgCAbTkUNc5tmYLGG8UjrVDYiGe4cY0pUIFFKTyr5EXHWkWhsArZbDGCnBJVYAPUvh8dk8DKlN5TA99Me34pno2kXp9oUxZcKxEfCjVrQ1IoasTSFIoaAXSjUNR4h0JRIwAA2JZDocC8litovFFc2BjVKIg1MGojsDDl49t5Xp/7GOvb0f7amfKl2D5ABlt8+KFEFdgANYpMsB0lcnTqWQvzPhfrMMqU03d7uYt16KHpKJYKRY1YmkJRI4BuFIoa71AoagQAANtyKGqc1/KjriiMuIJnuaGNURuBBSke7YTCxlxo7KoovTthgWdMPfXkM5QMI2JhT0t+aAjco0TNsDFrYd63Yh1GmXL6bi93sQ49NN0uCkWNWJpCUSOAbhSKGu9QKGoEAADbcihqnNMW08iZQmEjnsWojcCiFAobc9mmYOoZ1TYCRvp6dIyuSuH+gGg/j45FYAdK1OjUsxbm/SjWYZQpp+/2chfr0EPTQlmFokYsTaGoEUA3CkWNdygUNQIAgG05FDXOZ5uCxhslw7Q9mA+jNgILUihsTKTeP/BmSTEyD2BbvTconHuI9u3oWAR2oESNTj1dYZ4SOT33PVNN3+3lLZa9l6bbRKGoEUtTKGoE0I1CUeMdCkWNAABgWw5FjXPZrqDxxutebAfgUYzaCCxIiWrMwR31voE3C88sSGOrjzsU3m0Rbdv3c0CJKD67ma0wL9Oz4FTTd3t5i2XvoXmRrEJRI5amUNQIoBuFosY7FIoaAQDAthw6fuaxfYeJ4sZNRufCFW6A+/PouAIwJ4VnmBy4tlaUTKPzYF/bTQ+vUPCOaIwKj60pUcVcsxXmRU3N/YipOvC9vMWy99B8OnOFokYsTaGoEUA3CkWNdygUNQIAgG05FATMgZHm3ihMO4pX0AgMLESJ6kDC+/462je7U74X2wgYoXmn/QyqbQD0NN2UuEBrSlSb4lT3NCXTc+BUndNe3mLZe2j+7qJQ1IilKRQ1AuhGoajxDoWiRgAAsC2Hosb8vh7tvJ0pLmz88bZ9gGe5g4EiHGABCiPijcf19ICSaYQe7GmqUa1aUSh2R5QtC4eBkhLVwTpNEbESOS33Q+plzKxe9tbq32tBoagRS1MoagTQjUJR4x0KRY0AAGBbDkWNuVHQ+A7FDcWMgoRXuODkj6PjC8A8FJ5lxvp0tF92p0Q1OALv2fIZR6GgGFEo6gdECZlJo/7drJSP5XInMcX1ystZLHMPXTrq/XeL3+iJokYMoVDUCKAbhaLGOxSKGgEAwLYcCgHyoqDxDoXCRrzKHTBbjmQErELxvSCkMxWH6Fx7h8JxiVG2nRZXyVhMggXVxx6wK+VbeW50NEthXsZ21ime172cxTL3wHsLcIFCUSOAbhSKGu9QKGoEAADbcihqzImCxid4exXbDrjCDXQfjo4vAPkp3AfGoXPwHUpUJz9Q23ZaXCXdtJ9Y0rej4w/YkfK5ODd6mqUwL2rUvmdM0UGt9H52/vPodwGcUyhqBNCNQlHjHQpFjQAAYFsORY35UNB4gbdbsQ2BKzyiFsU5wISUD2/nMeJx3XyH8qnYTkCkrUehVn4U2wLo4fPRsQfsSPmzODd6mqUwr17uDH4eLWs2Xs5imVubYhsAGSkUNQLoRqGo8Q6FokYAALAth6LGXLadKq4FheIBtOCO8CmmtgLwH+X72zmMWBQ1vkOh2Baj/HF0TO5C4WMn9MYI70BBCSkmr383GyWqw/mK1KMUevmKZe2BEXaBixSKGgF0o1DUeIdCUSMAANiWQ1FjHi7G2LoDsgXFhY09v+7GPjz1ER2WwCSUqKnv8CuKGk8oFNsi2vYfSSl86ISefhwdd8DOlKhi8tQfHyqZ30dSjzDr5SuWtQdG2AUuUihqBNCNQlHjHQpFjQAAYFsORY05UNDYkOIvvClsRAtMSQ1MQoma+g6/YtSTE8qXYlsBEb4cHYs7UbgfoKftzzGgpkQVk6d+N1f8YWS9zFmkfmZXehfGph6pEshMoagRQDcKRY13KBQ1AgCAbTkUNeZA0VRjijszQ6ZAwhaYkhqYgEJBezwavE4oUQ2PwM3Ho2NxNwr3A/TCOQZUlA/FOdJT6udOJfO95+fRMmeh9Gy/Y4Rd4AUKRY0AulEoarxDoagRAABsy6GoMQeKGjtQ/hCmfURLTEkNJKaENLbjFzR43aFQXIVIjP4uSubRsjA3zjHggBLS9lL/bhZKVGHnK1K2ZXi5imXs4evR7wJ4jEJRI4BuFIoa71AoagQAANtyKGrMgaLGThQXNtKpidZ87aRDE0jm7dysz1f0RYPXHUrv6fSAm+9Hx+COFO4H6IF7HvAO5UtxrvSUcgYFJWoK7ld8Olr20bxcxTL2kHK9gVkoFDUC6EahqPEOhaJGAACwLYfOnhwoauxMoaAArXl6JBrHgUSUz2/nJ+LQ4HWHMkMnN9bw5egY3JES1eiPvXw+Ot4A+PT4fx+Lc6WnlO1nygxtTilHLPRyFcvYA7NtAC9QKGoE0I1CUeMdCkWNAABgWw5FjTlQ1BhAodgFPbhxL+VoEcBufC6+nZeIQ4PXHYpHja63G9DDx6NjcFfVtgFa+PPoWAPg0yPseSfls6cSMv32i34cLftoSs9txyjWwIsUihoBdKNQ1HiHQlEjAADYlkNRYw4UNQZRPFrSz7ftDrTk0QUYAQAYSKGoMR4NXg9QZujoxuTq4253SkgHLLaRshgIyETZsvBF6VHQ6Zkhjv73V6Vqs1B6F8MyijXwIoWiRgDdKBQ13qFQ1AgAALblUNSYA0WNgZQ/hcJG9OLr6h9Hxx6AvhSKGuPR4PUAhWdu9Ma5WFG+FNsHeFXKaVuBTJSo551UMyUoPabe9j2sx0cxqUZ19vIUy9YDo1gDL1IoagTQjUJR4x0KRY0AAGBbDh2sOVDUGEz5IIyahF5cNPv56NgD0FdxHiIGo588QPEHFfW2A1rifaKi9C6UwF4+HR1nAP6jbNkp7eUplq0V38N6FOenenb38hTL1gMfnAIvUihqBNCNQlHjHQpFjQAAYFsORY050Ak5gOJpbihsRE+eMooOUCBQcf4hBs8wD1IYJRo9pRq1KgOl95SW2AuFMcADlIjnnW9Hvz2K0qPgx/ewHsX534/WYRSlZ7FUqnUFZqVQ1AigG4WixjsUihoBAMC2HIoac6AgYCDla7EvgB7cAEixAdCZz7O3cw5xeIZ5kMLzBrqpjzf8Q/EHJr9tL+BJFMYAD1K+FedOLz+PfnuUatla+Puao3iGkfr/10KaIu1quVrjPQVoQKGoEUA3CkWNdygUNQIAgG05FDXmQEPbYN4Hxf4AeqG4EejI59fbuYY4PMM8SPlUbDegJRqe36FQTIwWuNcBD1I+F+dOT38e/X40pcf7x79TRCs9ivM/luswitL73Y22FzzFx8wdW47arFDUuADl6JgufTj677AuxaNCHx0LFna9e/u9f68FHVHUeF+qtiXFH/iUx2UtxfsAgMcoKe47AObjUMiVA50kCSguNmBqSETw6BU0FgGNKX4Bqs839MUzzIMUpsJFL5yH71AoJkYLdJYAD/L5Upw7PX0++v1oXo5imVr5VPz9HsX5KZ4bvBzFMjVX/x6g3DpSfez53HKx3pV2YBcb+7/9In7WXLp9721d623QXP27eJ7i49v3JR+b3m9XC+P935rPFR/jPAtPyvvubR96X972a72/j4R9GODfKn63J4oa7wsvalS8buUx+l3q5XqE/1vf2/13+LAFGERJf98BMB/HF5X6woF4dEQmofiGS2EjovhFi+JGoBElamQY/CdFh/IslKuNc8AZGn7eoUQV12Bdqaa5BWagREz9/+3ot6N5OYplauXfNgLFHUL1//9VKUbh8XIUy9Ra2Doq90YRaiWs7Ujx89PRMrTWdUQWxfvG55Db3npfl/z3XUiWaRTZVqLeYY9+u6fp22OVj+LjLmIfub/E9zy3uy3Xlq2cjR7VUtdtp/j6fSskKfffs07bGJSW976otlzfC45+v5ujbXfF29+r16eH7s9PitflVnhd/35rvmb5OSD9CHDKcs+TLSlR1+iw5zhliX2utLrvMFIjgHc5FDXmQFFjIoofJig6QCSKG4EGFJ5r4lFM9QSFYxTN1ccZfqXwwRJekaJwCpiJ4vfb+lxqLUXBsZejWKYWflR/v0txfvkbo9TL1FjYh1dK1PN9WNuxElFoYM3fJRW36XqfjGzXdYHj0CKKt+XAuen6YxQXdfjY6lFQ/ywf5z7XlmjPVlz4Ua9jD82PO8XPCi4Sa1m8fa+okbatB9Tb7Sol6vhsXtSolNetUW0z/t3U/W/Kcs+TLSnTngPvUabd54o/qvA51eycrn8DAEoOD585TPkgsTLFD9sZGgiwF4obgRcoUZ0v+A9FjU9QunRMY2spRlvKTOGZHq/4dxpYAI/xeVOcQz0NHRHNv18sSytfD36nRwfw0Gd4pfczceQoK8t1QitTFTUqt4KJbB+o+9wd0uZfLAPeN01/jOJijogPBq7yNWPqZ2ZlqqJGxdc9j3DYaxRaihobqLfbVcp0BV3K7bo1qpDxPW4fStf/plDUeEKhqPG6lvcdL3OX+079ewBQcnj4zGHKB4kdKJkbDLAuihuBC5RsDSU7SDG91kyUXo3O2BPvEXd4GxXbC3gWz+TAk3zeFOdQT2Gj8R1RehRv/lYUovQozh/6/KD0nGoydBRPZblOaGWKokbF15qMBRM1v/+FFhIXv433pX+PUnyfman9wMs6ZXGjMkVRo3IrKul63at/t6bwjv2AertdpUxT0KXMct3y6KZpprtVlnuebEmhqPG6V+87t+ft+u82Vf8uAJQcHj5zmPJBYhdK1CgDQI3iRuBBCiPgDVDvB9yn8MEEWho60tIMvI2K7QU84/vRMQXgPp8/xbnUy9Dp4ZUez3S/vf8rPQoAh470rPQcRTn0uFCW64RWUhc1KiGdqx18OVqfHqrfxbG0/THKbMWMtemKG5XURY1KSDHjTf37NYV+5QfU2+0qJX1BlzLjdcvLm+JjfWW558mWFIoar3v1vlP/vS7q3weAksPDZw5TPkjsRPFDEyOAYRSKG4E7FJ5pBqj3A+5TPpbbEHhFfXzhWL3dgAeFFR8Aq/H5U5xLvYSOyFdTWnfc/njnd3p04o3edj3b10JH8FSW64RWUhY1KrMWM5Zc8N19ZKji9/C+dP0xyuzFjDVfS6aY3UNJW9SouA0p9Liol6Gm0Ab7gHq7XaWkLehSVrhuDS/CVpZ7nmxJoajxuqv3ndB6iHoZAKDk8PCZw5QPErtRPApYxGgDwHs8mgEjMgEHFK7P8RjB6gLFXzrW2xK4YugoSzPxtiq2G/AonruBi5SojziGFEsoPZ7nvh79llX/rpVR26739OShH4QqFDVe9/B9VvF2XuVj8+4jQxW/hfel6Y9R3Oew8vtK+r4vJV1Ro+JnjZ4jG7+rXpaaQr/yA+rtdpWSrqBLWe26NbSwUVnuebIlhaLG65a47wDYm8PDZw5TPkjsSPFNnU5RjOZjkE5W4I3C1NNjUFB1kbddsR2Bq0JHIpqZEjFiGBZTH0cAHqdEfcQx5F6o9CjafLczVenx7Dhq23lEn3pZWjkc7bInZblOaCXqXeVuu5b/jaz4AaMLNLsVNha/g/el6I/xchTLtDJfV7qPUnqVkqqoUXE757DR7+rlqSn0Kz+g3m5XKWkKuhQ/46/avjKssFFZ7nmyJYWixuseve94G4/6gIiBMwCccnj4zGHKB4mdKbNPd4I1uHFj+PD4wGgK1+Qx3h1NBueUz8V2BK6aYiqvDBSmfcezvh0dSwAep0QUIg05V5UenbnvjjCo9Gi/HbXter67hb+fKMt1QispihqV1fstuk1FXfwG3je0P0bZcUaorsW8r1DSFDUqPYv/H1IvU02hX/kB9Xa7SklR0KV4OWafavqeIX1tynLPky0pFDVe98h9Z3Q/BQNnADjl8PCZw5QPErtThr9gAm/8MunredovXoFefNxLfU4gBs8vFymMLopX/Tw6tnBM4V6BZzESKvAiJaLNMXxkPlNaF32drofSoyNvyLOE0rMzPLwjWlmuE1oZWtSoeIryXYq9unTiVr+BY8PaMxT3KawynfoV6T7QV1IUNSopRsCrl6um0K/8gHq7XaUML+hSdtrn4cXXynLPky0pFDVed+++k2GwEIoaAZxyePjMYcoHCXjX/V2UsHMjBHLxsejGj3dHeABW83bM1+cCYnw82id4jLL6183oi1HknqRwzuEZPE8DL1KiOp/Cz9fq91s4HWFQ6VWcH7rtlN4fGYw4FpbrhFaGFTUqHl17t3bW5vu2+vs4NqQ/RmGmkX+kKmxUhhc1KlmOjbvFJQr9yg+ot9tVyrCCLsXPblHPBVm47Sh08BCFosYTCkWN1y1x3wGwN4eHzxymfJDAP5SdviDGPL7J6VQ+wOwUX3/rYx9xmPr2BQqdGXgFo8g9SeGcw6OGjPwGrKg6t3oJLYxQenSq3V0HpUe7U/S2c8FavQytfD/6zd4Uihqv+6XNShk99d1ITd+tq7+NY6H9McqOhUH3pClsVIYWNSqZ3lUpamyk3m5XKUMKupQdp8m/+VJui94UihpPKBQ1XrfEfQfA3hwePnOY8kEC/1HcMEFHKTLyl2We1oSpqbEchQbhger9gecoPTt1sT6Kip+k+Hmo3o7AkdAODGBlij+2q8+x1k5HOWxN6dGWeneEQaXHCPXR267nKPtDrt3Kcp3QSnhRo7J7m2rTztzqb+NY5DnlfgMGRDiWorBRGVbUqGS7/lHU2Ei93a5Swgu6FGaoK55TelOWe55sSaGo8bol7jsA9ubw8JnDlA8S+J2y81fFyI2pqbEUhevtWIxi9SKl9/R7WNfPo2MK5xQ3ytfbEjjy8egYAvA8JeKZPfS5VGldqPnQ8is9ivOjt13Pop4h126Fosbr3EHNR+L/aXYMV38Xx0LOKYWCxvuGP3srQ4oalYwf3lHU2Ei93a5SQgu6FD4I/ccWBW4zUChqvK6+72S8flPUCOCUw8NnDlM+SOCY4pGXdv+KCbm5gZrOWkxL4WvR8b4d7Rs8R2G0UVzB+XeRwr0Dj2CEc6ARJaqgPOzjPaX1veSh0RKVD8V/01LItlN6f9Az5NqtLNcJrUS9o7j9lGKv/zQrMq7+Lo51P6cUChof4/vq0JkIlPCiRiXqN59FUWMj9Xa7Sgkr6BIKGn8VMlqjstzzZEsKRY3XlfedrOd36OwBAObj8PCZw5QPEnif4oZ7Gi2Qnaem9n2A0RsxDYVG4Rx4dmlAYcRRXPH56HjCfUrENKiYG1+IA40pEQXlIdNXKj2KNB9edsXv8PV//6qQDx6Vnp2R349+M4KyXCe0ElXUyMcmv2tSPFH9TRzrek4ptF09x9tq2IdFSmhRo+LjI+s1kKLGRurtdpUSdXxyX/5dSPuAstzzZEsKRY3X3e47mQcJmfK4BBDH4eEzBy7YC1L8ckrHKWbhYzWkIwh4hUKjcA4hX6quTuk14g7WNnQUi5kpvP/iHoqGgcaUiKllQ0Z3UHqMbvHwR4ZKj2355ei3WlN63oOHtav6t4vl6ClsHRVGkx+nyYjs1d/Esa7nlEKfwPOGjdSkRBc1Zr7OUtTYSL3drlKijk8c6z4giLLc82RLCkWN193uO5n71KY8LgHEcXj4zIEL9sK8f4t9DWTnr3W+CAUTSEeJ6BDFY5iasxGlx4g7WNfPo+MIj1HoDMA9PAMDjSkR01w1m7b1jNL6feSp5VZ6jPIdMsqh0rOAY9gHV8pyndAKRY1jvfyuXf09HOt2TiluV61/D48JGT24poQVNUr2GTvunhv+N8W/xzvq7XaVQjvGWN0/AFKWe55sSaGo8Tr/TvZrNjUyAE45PHzmwAV7ccpHYfh2zMZf77ihheIlDKdQ0JhHSKfxLhQ6PPCMJqO37KzankCJ+xvQgRI1MnXEKCqtP0Z5alQqpcf019b9nb/6vabq34qkLNcJrVDUONbLs6hUfw/HupxTivsA6t/C49x/Et4OrUQVzLhtM3sf0d1zw/+m+Pd4R73drlIoahyrezuBstzzZEsKRY3XzTByNDUyAE45PHzmwAV7A4obn5k2FbNiemoMoXgqf66duQybEmhFCp0eeAZT475IoaMe7+H+BnSiRIxM3fV9VelRnPn0fV3pUQzRdWQspWdHZFjn4xGFoka09vJHTNXfw7Hm55Ti+0TmgjW3rfn8LmVsbwt/JlcoGvvP3XPD/6b493hHvd2uUjg+x+s6o4NCUeMJhaLGtVEjA+CUw0UzBy7Ym1BcnMNoY5iZG+d8DA+ZDgR7USgGz4miqsaq7QucYWrcFymMjor38AEP0IkSce3tWgSh9PgQ5en7utJjtI2u7ZJKz6k2h76bKBQ1zsFtWXUxV9ris3qfPKv+ezjU/JxSspw7PrZ9r/C114Ugd0c+9L95+7f+b/zfjj4//jpazl78e8Vv7+7uueF/U/x7vKPeblcpqx6fdaF15j6Ars+bCkWNJxSKGtc25XEJII7DRTMHLtibUXo26AJRKHBENz6u3o6x+rjDeBRVNabMMBUExmNq3AYURkfFe8KnugN2oURce7veJ5XWhZk/j37nHqVHW27XDjyl57Pu0HcTZblOaCVLYdZVXn7vF3eA352WXvHHlJ8k07SwLxV0KV7/ViJG2rWj3+6padGckqGtv2kbrf/W29+sfydC6Ci8ympFYz5vfe/1se7rm9fPfrlnFv/7zd+FsOW/OfL2b+tz6qqoY+x2bwhztO2uULy96/WZiYsV/Rz997F4tI4l5VZk7e2YpdDx5VGUzyhe1/o3e6Co8RxFjWPwgTGAUw4XzRwoatyQ4gcxCnawCgoc0YTCiLa5Xep8xTmFjx3wCKbGbUDxfabetsD3o+MFQBtK1LX3bgHTVUrrTtVLnaNKl069+ndaUnq1fQ1/N1GW64RWZitqbNoepbjoIqqQ7z1p+gqUkOOh/t2ZKKOnnfbx3/P+5/Ub0U4XNlqjf6v43Rn5muWiMReiTvWhlhK17aftg1VmPD793Oy2zpevTf4bMrqvoOszp0JR4wkl6hygqPEa34NuheN/F8e/OTz/i/+/+bm72zMMgDU4FDXmQFHjphQ37GceVh24ggJHXOJjRkZ3HuBc1y9Td6W4ga7e1kCNL1cbUbjXoMY7OdCZEtH20e0dtPqdFi5PY1f9nVa6FI8oHgWv/q1Whr+bKBQ1juNrijtCuxTwKCP7TdJ8zKRQ1HiHMmrmBe+bsEIA/9bbb9bL0UtkcYkLK+rfz+7W/j71bCpK1LanqLE/H5Muru1yXVK8HUa25XQrGFaWe55sSYk6ByhqfMzt/kNBIoAQDkWNOdCBsjml9TRGQBZ+wHXjXreGZsxPiW4YxXUUVXWiUGSFe2goakQZ/ZU/8pm6MxCYgRLRBvnl6LdfpfToSLt83VF6vDt1aZtU3BZQ/1YrlwtDW1GW64RWsr+be/lCRnBTeh6/Z0Kn3j3jZSmWq5v6d2ehjCo2Gnb9UyL7FKPO9VmKxsxtR94HS7SzK1HbnqLGftz/E3JM+jdk1CAx3a5HynLPky0pUecARY3nGMgGwBDOjBfNFVHUCB0GfzeU+QWgPj6AldymHqDjGDoMmGp6QhRVdaLwgQPO/Dg6bnCNMqqDGjkNn74U2IES0RnVZSp5pXX76UvXHaVHe26XTjyl5/ve8HcTZblOaCVrUaMLecKmo71Rhjw31ssxikJR4wklurjGfQfD21SVqPMiZEReZYaixrDCsUgKRY13KJmPz/Bj0r8nIwobuxWTK8s9T7akUNQ4zpL3HgBzcWa5aK6Ookb8TfG0PKO+NAKiuUH6Nkw5D8UbUTwyo59BKOSeS5dOYvxD8fTr9TYHbtJMQbcCpedUmJjP8OlLgV1U514vzd8tldZFPS9dd5Qez41dCryVXqORp/jgQ1muE1rJVtT4d2fq0bJGUcI/QKuXYRSFosZ3KNEFrykKGm+UqPXvXsCuZC9q9CxIS7adKxQ13qFkPD59bxj2cYkyok2n2zHkv138Tk9TngcKRY3xKGYEkIaT/aK5i2kfqNGewshl2JULet1QHP7lPWIoLmbk+javLtP54T8Khb54D1O/N6ZwvuGG8wsIorhTvj4HW2s+JZbS+p7x0kgvituN6r/ZQtNiGcXvf/VvtJLigw+Fosa+hhZN3Cg+56KfHVO0jSkUNb5DiRyYwMdfullvFM/GUy9ra93bopSsRY3e70tP9alQ1HiHkun49DGZ4v1Zia5v6PbsqSz3PNmSQlFjLL+zM1sXgDQcihpzoKgRv1GGTG8CJOKGU9+nKHKcnOKRRDJ1jOAapo3vTIno6MecaExqTOF8ww3nFxBEma74QekxEszLz9VKj2KaptPqKT3btXbrUN+tqNFFE92mebxCie5HoagxMSW6yChte4zS+72q+8i8SsaiRp97y4+QpVDUeIeS5fj0MZnm3VmJ/uCgW8GbstzzZEsKRY0xli+kBzAnJ+NFc0cUNeKQ4sbzXlP1ALPxi7PvWy6QY9jz5BRfvzzyZmTjAvpJMb3b6hQ+aMARzr8OFN6FYd+Pjg8AfSgRU8U1Pa+V1oWYTaZ5VnpMh9t0On6l55S9KdoElOU6oZXRRY0u2M04Il2vEVLfQ1FjYkrkB1KpCnxrSkRhUdciCyVbUWOK0YgjKBQ13qFkOD5Tbj8lckYoihoHUShq7M/P33zwCyAlh46cHChqxLsUNwwwkgzwOz9o+8XVRUCMIJeA4unF3OkXOQUPYjD1dACl5xR9mNc2HRqRlGwdVxiD+xsQTIn46KlZwZvSurO0SeGg0uNjmCYFlzdKr/fCNAXpCkWNbfl8S/sRqxLZPktRY1JK5Ht7WIHFK5TeH2h2fSdWMr0bpi5ibU2hqPEOZeTx6ef2tLNoKR78ol7mXihqHEShqLGv1M/fAOBQ1JgDRY24S4mYpgmYnRtbPRoEhY5BFL9UepszquzaOJ+CKBQFo5ZiesUVVdsZe0rbQQOsSokYUaXZiE5K6/ecJsUKSq+imiYjdCg9R7VLU5CuUNTYTvpCHi9jsby9UdSYlBLZpzbNqElKz3bBpkX3NSVLUeN27/4KRY13KKOOT7dPpi90Kpa3N4oaB1EoauyHD+kBpOdQ1JgDRY14iMJ01MDz/ALur+l9z/MLEMVZL3jbhm7IZwTZfTD1bSCl5zR9mBPTf3SijByJCAnUxwSA/pTeozlZk6I3pUfhYLP3UaVH+1CTggql58g5XachfYayXCe0Ev185FGg0uzTM0pkYQlFjUkpUW3zU/UZKb3v793OCf/t4ndG2fJjRiVq21PU+JxpRm5Top5bKGocRIk6B3YrauQjegBTcChqzIGiRjxM8dfuESMbAKtzsaNfen0vdJGeX44oHCl4e4g7o7yNKPzY11ZT34ymZGhMRx4UFXekUES8tyZTwAJ4jhIxbWeT6YmV1oV5rad37vGhWZPROpSebc5pOtmVqLb1VYsaXdA41YenxbL3RlFjQooHHPht+TvwuTHdVJBKz4LPbqP0KqPbYbZtd1Oitj1FjY9LMyL2I7y8xbL3RFHjIErUObBTUeNU5zmAvTmjL5r4B0WNeJrirx/dwFEfTwBe50Y4N9y6gNj3ylvRo03XqHiP4kZZr5vX1etMASNKFPsGU7i/44ZpQDpSeo4ihfwo2gcGUSJGuXr5vU1p3UnatJha6TEVbpMPKpRe75RhnY2PUJbrhFai2gOmmNaypkS9q1HUmJASVTwzZbGB0vOa2OSDhSNKdNFYaet3fiVq21PU+JjpRm5Top7FKGocRIk6B3YpaqStGcBUnJEXTfyHokZcorgQyY2A9TEFIIYbd298T71x0bFftv51dA73pngUlNsy3EZcNI/o4WWOmjIH82IUqwG83Yt9gL1NMRXfrBSPgF5vc+yDon1gECWiKOTle6jSur2laTG10mvEsJevj9XfaylVG6qXp1i2nlYsakxRtPcsZavto4Ssb/27WSlR7WhTPqd6uYt16KFLIbTidtP6tyKkKtQfQYna9hQ13jfl8ahEfaxKUeMgynLngBK1z2vb33cAzMcZddHEryhqxGWKO2OZOg+YlxuIW2F0N7RGQdUAiguj632BPS03OnA2CgX+e2Jqd2AgJaLz8eW2turvtdB8ml2lxzvgS6P0KD07HlMVwikUNV5HUeM5ihqTUXoX7N1MXXCg9ByAoUsblTKiqNH37+3f9xWKGu9QKGo8oUy/fRSKGk8oy50Dyoj6HLd/0s4MYDoORY05UNSIlynuFKCgCQDQCgUfgyhRnSXIrdv0WviP8rXY5tjHlFP6AatQIkbKfek+qrQuvPx59DuvUnoUHL10jVS6tTfXvzWaQlHjdRQ1nqOoMRmlx5T/R6ab/rWk9Bx8ocu1UBlR1DjlNbA1b4dim/REUeN9FDWeo6hxEIWixjaaf2AHABEcihpzoKgRTSjuGIhqXAMArK3p9Hh4jtJzdAPMgaKrAAojo+6JkYiBwZSIZ53LI1EorYsyvh39zquUHm27rxaEfiv+VktdtuErFIoar6Oo8RxFjckova5ttalHUVJ6Fp90KThRogpmbugPfKNEbXuKGu+jqPEcRY2DKMudA0p0fQ79PACm5VDUmAMvMWjKx1RxfAEA8CymwRlM6Tm6AeZA0VUA5c9im2Mf3OOAwZSIdovL91KlddFll7Y/pVcn3ysFob1mEUnXGacs1wmtUNR4QqGosYP6dzNSImZImrKoqKT0HI2516jHUQUzxowMBSVq21PUeB9FjecoahxEWe4cUCL78Kd/tgCwN4fCpxwoakRzijtof7wdYwAAPIMR4gZTKLQCRVdBlIgOSuRBgy6QgBLROXXpmVbpUZDRrUCp+p1WLk1/qvR8hk03ZZpCUeN1FDWeo6gxEeVDubwdLdFPpPQcjfnD0W++QokqmDGm/ywoUdueosb7KGo8R1HjIMpy54AStc/d3tn8vgkAkRyKGnOgqBFdKG6IZ6QnAMCzeNlNQKHQal+M3hBIiZpKDjkw7Q6QRHVu9nDpfqp8LP5GE/VvtKT0KDr6evRb9yifir/RUpfRuV6lUNR4HUWN5yhqTERpfl94x5TnRU3p+X7VfBv5bxZ/vyc+IK4oFDXeoVDUeEKhqPFxFDWeW7GokfsOgOk5FDXmQFEjulLc8EJhBADgEZc6MNGe90WxX7AXGp0CKbwX74XRUYAklIhimadHPlZafxzatYNM6fEx64+j37pH6fX8+u3o90ZTKGq8jqLGcxQ1JqJEnetLjNav9Nxeza+HCoV1gyhs+zsUihpPKBQ1Pm7K80ChqPE67jsApudEXTRxjpsKulM8aiOj0AAA7mGUxiSUXiPdIL+PR8cE+lCiGkgx3qUiHQB9KJ+L87OXp++pSusinq7tfkqvEcSefi9QfhT/fUuXpsPuTVmuQ1KhqPGEQlFjB/XvZqNEbIdlnlOVnm0ZzT8AVCisG0Rh29+hLFfQ1ZIy/fZRKHA7oSx3DijscwB4kENRYw7cVBBGcacBozYCAI4wSmMiij9IqPcR9rDECB0zqbY/1sV9DkhE+bM4P3t5uvih+u9b6FqcpPR6ZnyqkFDp+eya8sMrhaLG6yhqPEdRYyLK93J5O5myoOiI0rMApfl2UiisG0Rh29+hLFfQ1ZIy/fZRKHA7oSx3DijscwB4kENRYw7cVBBK+SBRjXAAgHkwSmMySkTnCXL5fnQsoC+FZ+M9pBzpC9iZ0vujy6fuq0rzTrP6N3pQejwzPlUIrvQaMTLt6GUKRY3XUdR4jqLGROrl7cQj3Xp7r6BnO0bz92WFwrpBFLb9HcpyBV0tKdNvH4UCtxPKcueAwj4HgAc5FDXmwE0FQ/jYK45DAMDeGL0qIYV79X6aT6eF+7zdi32AdTEKKpCM8q04R3t5+NxXWj97hXSOKV+L32zlqWJCpde9NO17irJch6TigqT693ugqPEcRY1JKB4c4Ldlxjj1PnqVQmHdIArb/g6FosYTCkWNj5vyPFAoaryO+w6A6Tl0kubATQXDKJ7uiVGgAGBvHiGHQo+ElIhpGZHLx6NjAX15uxf7AGtiFFQgIeVTcZ728vC9VWldwBPS5qf02o4Pj+Su9Cp+SjvKrkJR43UUNZ6jqDEJJaqYAg+q99GrFArrBlHY9ncoyxV0taRMv30UCtxOKMudAwr7HAAe5FDUmAM3FQzn47A4JgEAe+FZJDGl97SMyIUC4wG83Yt9gDVxrwMSUiJGwHp4FOTqv2shpDBJ6bUdHy4orP67ltI+GykUNV5HUeM5ihqTUKKKKfC4P4/21VUKhXWDKGz7O5TlCrpaUqbfPgoFbieU5c4BhX0OAA9yKGLKgZsKUlAYtREA9vNDKKJKTOkxnSByYiS5gRRfD+t9gnU07fwE0I7S+/r70P1Vad5hVv9GT0qP7fjQ1M9Kr87G1M9GCkWN11HUeI6ixiQU+tDyaXp++O8Vf7sn+gErCtv+DmW5gq6WlOm3j0KB2wlluXNAYZ8DwIMcXshy4KaCVHxMFscnAGBtTHWbnBIxLSNy4L1gIIUC4nX9PNrnAHJQIq6/dz/iUVq3hYR2Divfit9u5cfRb9WUXu1ID4+yOYKyXIekQlHjCYWixg7q381EoZ08H4oaF6Gw7e9QKGo8oVDU+LgpzwOFosbruO8AmJ7DC1kO3FSQjsKojQCwvikbrHajMC3uPqbs3F2FQgHxur4d7XMAOSgfi/O1l7v3WKV1UWBoe5/yufjtlj4c/V5J6VX4lPoDLIWixusoajxHUWMSCn1o+Xw62ldXKRTWDaKw7e9QKGo8oVDU+LgpzwOFosbruO8AmJ7DC1kO3FSQlo/P4lgFAKzjp9ztoEQOCh8abKDe74il+KOe3/YLltC04xNAW0rEBxx3294UPx/X/90rQouSlF73sbvXUKX1tru5O8LmSMpyHZIKRY0nFIoaO6h/NxOFtvF8ml4TFQrrBlHY9ncoFDWeUChqfNyU54FCUeN13HcATM/hhSwHbipITXHDeFSjHQAgBs8fE1F6jbyDPKZsQF6N0qsoA2NRxA8kp/T+gOP0Pqs0LwisfyNCvQyNfD36rRulVzFl+mcjhaLG6yhqPEdRYxJKj6n98Zqm10SFwrpBFLb9HQpFjScUihofN+V5oFDUeB33HQDTcyhqzIGbCqaguKCCjl4AmN/3o+s88lIYQW59vBMkoNBpuR7uecAElC/FedtF/Zsl5VP5bxsY0jHs3y2WoZUfR791o/T6+Cb9s5GXsVjensK2hUJR4wmFosYO6t/NRIna53hc02uiQmHdIArb/g6FosYTCkWNj5vyPFAoaryO+w6A6TkUNebATQXTUD4IjTkAMLc/j67xyE35UexDrGfKjt3VKLwjr+fL0b4GkIsS0Vn17r1W+Vr8uxaGtPX5d4tlaOndEW+V1tvuJv2zkbJch6RCUeMJhaLGDurfzUShHTyfptdEhcK6QRS2/R3KcgVdLSnTbx+FArcTynLngMI+B4AHOXTY5MBNBdNRPgqjNgLAfHjumJTSq8MYCdT7G2MoUY2liEPBMDCJ6tzt4fPR75rSevrrIdce/26xDC19Ovo9U7p8eFP/TkYKRY3XUdR4jqLGJBSKGvNpek1Uot4BaY+rKGz7O5TlCrpaUqbfPgoFbieU5c4BhX0OAA9yKGrMgZsKpqT8Id2niAIANMMUnBNT/EFBvU+xhikbj1dV7RtMrt6/APJSeheOfHvnd922Uf/bl9S/EalelkYOR71VPJtH/W9bONxX2SgUNV5HUeM5ihqTUChqzKfpNVGhsG4QhW1/h0JR4wmFosbHTXkeKBQ1Xsd9B8D0HIoac+CmgqkpfqhkSkwAyM2j6747bRzyU5p3uCMN3gcSUei4XMcURTEA/qF8Ls7fHn6+87utO8qGdgorrUedtMOPo5ReH928O6pmJgpFjddR1HiOosYkFN4N8ml6TVSiCmZ4768obPs7lOUKulpSpt8+CgVuJ5TlzgGFfQ4AD3IoasyBmwqW4GNZmJIaAHJ6d8o4zEOhQ2VNU3bqrkphJPJ1TFEUA+Afyp/F+dvLbx/5KK3bR4e28ym97mN/BP7Wn/VvZaQs1yGpUNR4QqGosYP6dzNReDfIp+k1UaGwbhCFbX+HQlHjCYWixsdNeR4oFDVex30HwPScqIsmznFTwTIUTz1EwQUA5PL16JqN+Si9RzDCAPV+xlgKU72vgxGKgckovT+U/O1DH6V1G8bH+jci+feLZWnptyIrpUf7z+GImhkpFDVeR1HjOYoak1DoQ8un6TVRobBuEIVtf4dCUeMJhaLGx015HigUNV7HfQfA9BxeyHLgpoLlKG5EZ0pqABjP08/9NqoK5qREjGCEWFM2HK9MYar3Nfw42r8AclO+FedxD18OfrN1IeXQZ2//frEsLf3Wfln9/1v5Vv9OVgpFjddR1HiOosYkFPrQ8ml6TVQorBtEYdvfoVDUeEKhqPFxU54HCkWN13HfATA9hxeyHLipYEmKG9K5zgDAOO6gnWLqNjxO4aOBtfAukJDCeTa/3wqXAOSnfCrO4x5+6axSPNtE/W9e8b38+6MoPe5j9bbr9bHNb6NpZqUs1yGpUNR4QqGosYP6dzNRaNvOp+k1UaGwbhCFbX+HQlHjCYWixsdNeR4oFDVex30HwPQcXshy4KaCpSlMSQ0AYwyd+g59KF+LfYz5UXickMJ5Nj/ugcCElNZFhr+pfq/1VM0pCqqVHvexX6aFVnoVoH4ofyczhaLG6yhqPEdRYxLK53JZkULTa6JCYd0gCtv+DoWixhMKRY2Pm/I8UChqvI77DoDpORQ15sBNBVtQmJIaAOLwfLEopXXnO8b5pTgAeSi9RwpDf0OnfwVwndK73eDfDwqU1m2jKQqqle4Fh8qX4n9v5Ue5HtkpFDVeR1HjOYoak1Ciiim+i7c37ms6oq9CYd0gCtv+DmW5gq6WlOm3j0KB2wlluXNAYZ8DwIMcihpz4KaCrfiYF0+JWp8LAIA2vh5df7EG5Y9iX2Nu3472McZTek2piRhTdsgA+IfSe7Tcf4shFBdH1P//V6QoqFZ6jXj5b9Gm0nrb2VTvMQpFjddR1HiOosYklKhiiinPiRV42xf7oSf6ASsK2/4OZbmCrpaU6bePQoHbCWW5c0BhnwPAgxyKGnPgpoLtKG5gZ1o/AGjPX/czOtXilG9v+xtz+3y0f5GDwkc48+LcAiam9B6V+t8popWW1/rv5XqMpvS4j/3bhln97600HX2rN4WixusoajxHUWMSStRHhRQ1DuJtX+yHnugHrChs+zsUihpPKBQ1Pm7K80ChqPE67jsApudQ1JgDNxVsS/EDaVSDIACsjoLGTSif3/Y55vbv9JfIR6F4eF6cW8DElN4FJH93WCmtRzP8t1gyA6XHfey27XqNaDzVu4xCUeN1FDWeo6gxkXp5O+GjnEEUCusGUdj2dyjLFXS1pEy/fRQK3E4oy50DCvscAB7kUNSYAzcVbE/5JD/ezgkAwPM8EgtFHJtQek0piDg/j/Yt8lB4X57Tj6P9CWAuij/Wqc/vZt5+o/WIkP9OzZyB0uMjmL+fXxS34dT/v1elGunyEQpFjddR1HiOosZElK73pDf0EQ2iUFg3iMK2v0OhqPGEQlHj46Y8DxSKGq/jvgNgeg6dNDlwUwFE8WgMvi4x1R8APIeCxg0pfAwwt29H+xV5KFENp2jr69H+BDAX5UtxXvfgkQZbt4umGmVQ6XUf88c1PfZPqpEuH6Es1yGpUNR4QqGosYP6d7NRIkZwn7KgaAVK1Hsf/YAVhW1/h7JcQVdLyvTbR6HA7YSy3DmgsM8B4EFO1EUT57ipAAXFxY1f384PAMB9FDRuSOnd2Y++mF5sAtU+wxw+He1LAHNRendeeaTBlsU6KUcZrJaxFY9w2aPQKdVIl49QKGq8jqLGcxQ1JqJEnOuMNj6IQmHdIArb/g5luYKulpTpt49CgdsJZblzQGGfA8CDHIoac+CmAhxQ/PV/xJewADAzijc2pbSeMhGxKEaegBLVcY12Uo2UBuC66txuzW2iLUe9TjnKoNLjPuZt13yGjXrZZ6As1yGpUNR4QqGosYP6d7NRot69eY4dQKGwbhCFbX+HQlHjCYWixsdNeR4oFDVex30HwPScqIsmznFTAU4ofmilQxkAfkdB4+aq4wHz+Hm0P5GPwoioc0k5UhqAa5Se7QDfD/63V6QcZVDp0fbbY7/M2pFOUeN1FDWeo6gxEcUf3v+23B1MN2LtChQK6wZR2PZ3KMsVdLWkTL99FArcTijLnQMK+xwAHuRQ1JgDNxXgAYofXluOpAAAM6OgEToMGNF4Ut+O9ifyURgRdS68WwMLUT4X53d2KUfXUqI6AV81aycrRY3XUdR4jqLGZJTmI9QeSDnq7+qUqHsl7yoVhW1/h7JcQVdLyvTbR6HA7YSy3DmgsM8B4EEORY05cFMBnqB8EoobAeyMgkb8TZmpsx//+Xy0P5GP8kex35Af07oDC/E5XZzfmaUdJVaZ5T42a4EbRY3XUdR4jqLGZJSIDwp/HP02+lIorBtEYdvfoVDUeEKhqPFxU54HCkWN13HfATA9h6LGHLipABcoFDcC2BEFjfiXEjUNFtqi8GoiCs+bc2Bad2BBPreL8zyr1CNrKa2n2m5t2uu3QlHjdRQ1nqOoMRkl6oNC3hWDKRTWDaKw7e9QKGo8oVDU+LgpzwOFosbruO8AmJ5DUWMO3FSAixSPOuBr2QwdHQDwCl/naNzGbxQKruZC4dVklK/F/kNeTOsOLMjndnGeZ/XxaNmzUL4Uy5rRtNdvhaLG6yhqPEdRYzJK1OjBX49+H/0oFNYNorDt71AoajyhUNT4OPbxOYoaASAhh6LGHLipAC9SKG4EsDIKGvEuJXtHNX5F4dVkFI8OXu9H5MNIxsCClKiRsV7xx9GyZ6F8LJY1o89Hyz0DhaLG6yhqPEdRY0JKxAeFbv9JfV9ZjUJh3SAK2/4OhaLGEwpFjY+bdR9HvQ9S1AgACTkUNebATQVoRKG4EcBqPF0cBY14l5K9oxq/ovBqMkrUqCx4zYej/Qdgbj63i/M8o+9Hy52Jkn0bTvuuo1DUeB1FjecoakxIiRrBnf6iQAqFdYMoUdv+y9Hvz0ChqPGEQlHj49K/t9SUyA/cKGoEgIQcihpz4KYCNKZQ3AhgBS5o5At93KVwv5sHhVcTUjjHcpuucR7A45SIkbGumqKTXMm6DX8eLe8sFIoar6Oo8dxWRY0yRXGzEvVBIaM1BlIoahxEoWDvDoVtdEKhqPEJ9W9npkR9SHBDUSMAJORQ1JgDNxWgE8XFjf6aJ3MnCAAc8Ys7jdh4iPLt7bhBbj+O9h/yUzjHcpt25A0A9ynRHVrPmGIEZiXrNvx6tLyzUChqvI6ixnO7FTVOczwoUR87LdtnpLi9Pk2bl0JR4yAKBXt3KGyjEwpFjc9Jf79VfI+Iev4oUdQIAAk5FDXmwE0FCKB8EoobAcyAZwM8RfE9rj6OkM/UHfc7U3h3zm3KwggAj1EyP+dMMQKzknUbTlEU+h6FosbrKGo8t1tR4zTXAuVLsdy9TTs9/3u8TnIrDE0xO4lCUeMgStS2n3ZkaIWixhMKRY3P+Xy0DFkovkf43lAvdwSKGgEgIYeOmRy4qQCBFIobAWTlht2PR9cu4Izy4e0YQm5Td9zvTIlqKMcF9f4CsBbFo3X8du4nMM0IzIo7COvlz2CKotD3KBQ1XkdR47ndihqn6R9RIq+nKYr+WlHKgsY066hQ1DiIEvmePeW5pFDUeEKhqPE534+WIQPF/bZRoyEfoagRABJyKGrMgZsKMIDiF56oxjkAuMcNuct9hY84b8dQfVwhl6k77ndX7Uvk8e1ofwFYi5LxOWeqEZiVkZ2ER6YpCn2PQlHjdRQ1ntutqHGqYhol8p60xGj/ylmxytDCRoWixkGUyKLGKT8iVyhqPKGsUNQYeR5YqrZJxR+wfX1btpEoagSAhByKGnPgpgIMpPilIcNDM4B9fZNlvr7HGErkNFh43vQd97tT+Bgmp9TTJwFoQ8n4nDPVCMyK3znqdRhp+kIdhaLG6yhqPLdbUaNN0yaiRE/pP3X/kZe/WJf3DPvQV4kqKKIfsKJEFnNN+dyhTF+015My/fZRIs8D+3K0HCMoI6ebrlHUCAAJORQ15sBNBUhA8dSd7ijJNnoBgLVRjIEmlOhGMDxniRE2dqZQOJwTI6ACG1A+Fud9FlNdf5TPxbJnMOWISSWFosbrKGo8t2NR41RtI8qPYtkjTFVIb4pH33rmGHKbfHhhoxLVlkI/YEWJbMfy8TXdB+XK9EV7PSnTbx9lRHvu0PcYxfeHbDUqFDUCQEIORY05cFMBElH8QO3G/ujGKQB7GfYVOtalUJif13SdUPiVkrGgZneMgApspDr/R5vu+qOM6DA9M/1I9QpFjddR1Hhux6LGqa6ryohC8TSja92j+N3pSvtEeGGjEnV/pB+wokQ/m0y3D5Tpi/Z6UpbYPtVvRRi2vxXfHzL2vVLUCAAJORQ15sBNBUhK8XQikQ14APbg0b6YbhrNKdmmFcR/GE1ucoo/fKn3K8aapmMXwOuUTO/ms05hWK/HKN+Plm82CkWN11HUeG7Hokabpp9E8bvBiKIMv/OnbU9SPBPSq+0SoYWNCkWNgyjR79g+tmYbaZuixhPKKkWNIz5SD32fUbyvMve1UtQIAAk5FDXmwE0FSE75U77KiJcLAOvwNWTKzhvMQXExfn3cYTxGk1uE92WxXzHe9FOXAnickqkdc8oRmJUsHYlLFKUrFDVeR1HjuSxFjSOuu9NcX72sxXJHcttSqudg5TaVaKu2c/+dkMJGhaLGgaptFMEz50zzoblCUeMJZZWixlHP6N0LG5XsxYw3FDUCQEJOpsbAnXFTASahMDU1gKtSf02PNSgeFaE+9jDelKM54Xfel8V+xXjcV4GNKP7YsL4OjDLlCMxKlrbgJYrSleU6JBWKGk8oFDXGmKmwcWQbsY/HoceK0rqYsRRS2KhQ1DhQtY2iuLBximc5haLGE8oqRY2e1an+zSg+H5reSxTfG1z4779d/15WFDUCQEJOloas3XFTASak+IWJaT4B3OMGbkaSQhhlpgajXUw5mhN+531Z7FeMNWWnC4DXKD2KJp417QjMysdiPYapl2tWCkWN11HUeC5LUaM/7K6XLYq3dfqiIyWqoOaMt1Vou5N/TyI++Ope2KhQ1DiQMqoNy8eW7+OpP5RTKGo8oaxS1Jihremle4niD+393DBrnylFjQCQkENRYw7cVICJKX5Y9/WU0RsB1PyVJaNIIdTbcVcfixhrytGc8Dsl0yhhu/t8tI8ArE3J0Ek27QjMikdNqdcn2jJF6QpFjddR1HguS1FjhoI9Fzy5SOJSYZvidXCxiAvw3HbbfNu+/e1ymUfx+rk9oMc6uv37th2jPzDoWtioUNQ4kBJ1XX2Pjy8f1y7UfboNV/G54WPIzwRel6bPOW9/u1zeXihqPNe7qDHbzDs+ln1M+/7rbXzE/7/bcR99X+iBokYASMiJumjiHDcVYBFK1FeqAHJzo3v3KXKAIz723o5D5PD9aD9hXsoKjbUr4D4LbEgZOWrYzdQjMCujR/Veph3U61KsV08UNSahbLV9lGxFFuZrmPeDi9x9Dpb8v98c/bfWo+DPBeMZ3xG8HVzkeCtKufv8/PbvzAWMt22a4UP+boWNite3/r0e6Ac84O1SbKMMfKzdriPu5ymvMT6fbv+/984LihoDKctsH4VBU8aiqBEAEnKyPSzuipsKsBjFjVluMBrdWQAglhu+GDkKw70di/XxiTG+HO0jzEuZdSqdlUw79SuA1ygZCmymHoFZGT2q95TFbEeU5TokFRdq1L/fA0WN59JsH2W1d8su29Z/t/gN9PHzaNu/SqGocSAlw7S7LVHUGEhZqaiRmXfGoqgRABJyKGrMgZsKsDDFI2b5hYQCE2BtPs+ZahopKIwanMfHo32EeSm8R4837dSvAF6njBzFZPqiamVk8UCXgpRRFIoar6Oo8VymosaodY7SbdsqFKT01WWkZIWixoGU1WYboagxkLJSUSMz74xFUSMAJOTQGZMDNxVgEwrTUwPrcQP/1KO1YD3Kal+6z4xi58UoUY3meN/UU78CeI0y8p16+qJqZeRol9+OlmlWCkWN11HUeC5TUeNqfUhdt62yWhFoFt2e/xWKGgdTVhoMgqLGQMpS20dhCupxKGoEgIQcihpz4KYCbEbx9NQuOGH6QmBebqiesiMG61N8n6mPWcT7frR/ML9qPyMexcLAxpSRH28sUVStjOow/Xy0PLNSKGq8jqLGc5mKGlcbOap3UaPfxb+//Rba6HrvVShqHExZaRAIihoDKasVNX4ufhP/iCp6pqgRABJyKGrMgZsKsDHFoyT4ZYUGL2AO7gCkmBHpKdxXxvtytG8wP4URWMahWBjYnDLy440lRmhXRhUP/Hm0PLNSKGq8jqLGc6m2j7LSyFHdt63iQtCVRp4bqfvHBApFjYMpnt2q3l6zoqgxkLJaUaPfc7h//Mdt21HXB4oaASAhh6LGHLipAPibQoEjkJcb8ZnuEtNQeNYf7+PRvsH8lC/Ffsb/394dXrmJpFEAdQgbwoSwoTiECcGhTAgbgkOZEByCM9h9ny28MmbUMi2KquK+c+4fHbuFSkIIeBRt2X8G8lVwyj7zl61lGVFyxiwwX7eWZWSJUuN+So2P9VZqnGnfssnYJoqN79fkGFyi1NiBZJb1RamxoWS68Ukcz/2u9veq5Ok93s92BxhexYaxDzYqwC8SBUfoQ62DyowMJ5ntNmEjcovcSSUzzSQxmqlm+QL2Sc4ol/9na1lGlJzxO3Ga8VskSo37KTU+1lupsY5RrpdxVM3GNlFs3KfGrOX7pNTYgRqfu7EamVJjQ8mMhTezNX748Dm+HVNNlBr3s90BhldRauyDjQrwUFIHD/+M+jG//g4BjlEnK4Y80QKLxAmU87hF7sSSM299emXTzfIF7JOcUS7/tLUso0pa/06c7kKxRKlxP6XGx7obn+Ss29a/WtOxTRQbf09dWNz0IqZEqbEDSZ3/mGFdUWpsKJlyfJI6F7hehqv46UKoRKlxP9sdYHgVpcY+2KgAT0vqJHqdwKmDiQ6KwevVuqXMyBRun+f1Z5w2/tp6T5hH8uXu/aaNz1vvBXBNq++HFqaaKTZpfdHkH1vLMbJEqXE/pcbHeiw1zlI4aj62SRUb3YnnbT9m5mopUWrsRI3R3XiNSqmxoWTa8annvHv+q/jlIqhEqXE/2x1geBWlxj7YqAC7JfWjvm695eAY7FcH5ut30XQn2ri25MpX9p7t49Z7wjwSpeH2ppvlC9gvaXmib7qZYpOWx4W/bC3D6JLpTkgmSo0PJJcen+TT3TKO6pSxTeoi9SsWVJ512mzIiVJjJ5JaT0a/eFCpsaFk5lLjlW5DXev95gVkiVLjfrY7wPAqSo19sFEBXiK5v021WRzhbVUGVpBgWolb5J6n+QwTtJUoDbfn4gPgh6Tlcc3pZopNWp0gLD/dRm4WiVLjfkqNj3U7PsnoxbxTxzZxTu5nzW83vZYoNXYkqZlN12M3EqXGhpKpxyep9WH283wPZ+lNlBr3s90BhlexA9UHGxXgEEn94K/verM4wv/VgYCaXWuq28fBP0lsA9r7e+u9YC7J6CdbRmO9An6StPwePm0GqSOtXuORppzBOlFq3E+p8bGeS4114dzI+5inj20tQ4w+G917fbtjytb4tJa0Ksw4D/ikZOQLCJUaG0qmH59k1gtqazvw5j5CMt17nCg1AjypotTYBxsV4HBJHXT8GG5VzVXVyYc6CGD2NC4lmeEWYaP5a+u9YD6JmbHbsV4Bv0hafQ9PeUFU0qqgNeU+WKLUuJ9S42Ndj08ycrGxi7FNagzrGO16+a6gZuXqZgb2RKmxQ8moRS6lxoaSS4xPMluxsSaceGr/IFFq3M92BxheRamxDzYqQHPJcqvq2oG4+tXBzKs+2/V7x+0quazEbHLtDXmSlt+X1Am59fvPMaxXwC+SFt/DX7eeewZJi2PD0860myg17qfU+Fj345NUKa/VeLxSV2Ob1P76iOO4R73O7j7btUy35Tua84C/KakJGka7kFCpsaHkMuOT1Gsd/cLa2g781sViiVLjfrY7wPAqSo19sFEBTpeYyZFZVJGxPsduLw03t/Viva5wkPX4M6/EPnUj67EHKEmLGak/bz33DJI6BrB+va827Uy7iVLjfkqNjw0zPslov4e7HNukvo9n3W/vssy4qGW7LefRnAfcIamJGVp9976CUmNDyaXGJ6n1YcRzd7u3A/X/bn/jaEqNAB2qOAHTBxsVoEtJ7TDUtqJ2OtxekZ4pMsIDSc3Ku15vOMaQB4LZJ2l1cPXqpi0UAe+T1Im99XfGq33aeu4ZJHVx4/r1vtqQ5bVnJEqN+w35uUiMz4akvotHmcG867FN6q46IxW4HqnPRPef5VrG2/IezXnAd0hq3Rih+KvU2FByyfFJRul37C4zLur/3/7W0ZQaATpUUWrsg40KMISkbolSBxCqPDbLATbGVVcl1m8ZRUZ4Q9JiFh6+89v+YlbvP8eYtlAEvF9y9Anuqfc3kkNne1k/30wSpcb9lBofG3V86rhh7xfUDTG2tZwx4sWJtU2u78Y/tl5XjxKlxoEkvZcblRobSi47PkmvFxTU5Ch1/vAl24FEqXE/2x1geBWlxj7YqADDSmqnom75VQfa3LaaI9UOce2o18GrYQ6OQg+SFrPw8N2QJyDZL3Ghx/Fs94F/lBxZ+vi69ZwzSY4cvyFPkD8rUWrcT6nxsaH3KZLa/6xjNz2WLYYa26TnsVwMffeURKlxQEmVqOtz11vBUamxoeTy45P0cEFBnbepZfi4tYzvkSg17me7AwyvUjtDtSPOuf7ceoMARpWsZ3R062r2qs9P7eQpCcE7JfW9XOsTB9oae+aW1Eyom58HXmNr3AEWSZ3o2vz+eIHpj9klR47f1Ptx9fruXuuRmo1j0mqfYcgLFhLjs0OyrCt1jOeMAtJyHmbosU2WgmMVR84sci0XHddF7sPPZpzUbGf3699RHNs8SFLv4bJu1Lp+/3ltodaJet56/pf+dkxafT6H/M2bGJ+bpLYR9b3cauKRep46//fyIuO9ZLr3OJluHwLgKJsPAsARktr5WH6sn3WAgf4tB5ntcAEAAABMqI773Cwn3pcLo39X/b/lb3w7nnQzfNnuLclS5KrXXWNxxEXlS1mrxrmea/pxZQ7Jci7ivoxeZdz7749n1P9Z/n+pv7d8z/xr67nhbPXZjLoAd9m23n+v71F/o87p1Trgsw9AM5sPAkBLyXKAoa4iW3ayerttBMdYruz+tjO89fkAAAAAAJ5Tx9hu6ljrfRlrKWndW0oqix+Fra2/DcCYkio6LtuH+7Lv2vJvbAcAON3mgwDQi9vO03JLR4XHsS1Xdtd7We/pVLdSAgAAAAAAAADeb/NBABhBleLi/qqy5ZbWf8d9mY727q/0rvfI7QgAAAAAAAAAgDdtPggAs7gV6u6Lj6UKd2Z8fL8qjy4zL9btbGqczb4IAAAAAAAAAOy2+SAAXE2V8W6lvHUBcrnl9dWKkPU6l9e8jEXdMrrGx6yLAAAAAAAAAMAhNh8EAJ6T3JchF0sJcLEuRi5aFCS3nvd+2ZYZFsu/t14jAAAAAAAAAEAb//3wP7IFjICrMsUeAAAAAElFTkSuQmCC</Logo>
     </Fields>
   </Content>
 </PrimeDocsFieldPart>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<PrimeDocsBasicPart xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="https://schemas.primesoft-group.com/primedocs/BasicPart" templateId="50c5c9eb-8f93-4647-bf4c-97a819734f54" colorThemeId="KSW" profile="4c21fb9c-a719-4965-bf7b-62766e3b0963" lcid="2055"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{469BEFF4-6B23-4BD2-BA76-223B9566EE20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="https://schemas.primesoft-group.com/primedocs/BasicPart"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{211985E5-661A-4409-9A58-7C5D0DAD9ECE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="https://schemas.primesoft-group.com/primedocs/FieldPart"/>
     <ds:schemaRef ds:uri=""/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="https://schemas.primesoft-group.com/primedocs/BasicPart"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>837</Words>
   <Characters>5280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>